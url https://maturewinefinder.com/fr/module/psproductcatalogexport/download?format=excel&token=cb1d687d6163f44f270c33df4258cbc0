--- v1 (2026-02-15)
+++ v2 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Catalogue" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>Catégorie</t>
   </si>
   <si>
     <t>Sous-catégorie</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>Prix TTC</t>
   </si>
   <si>
     <t>Prix HT</t>
   </si>
   <si>
     <t>962-small_default.jpg</t>
   </si>
   <si>
@@ -284,56 +284,50 @@
   <si>
     <t>1931-small_default.jpg</t>
   </si>
   <si>
     <t>Clos des Papes blanc 2004</t>
   </si>
   <si>
     <t>1930-small_default.jpg</t>
   </si>
   <si>
     <t>Clos des Papes blanc 2008</t>
   </si>
   <si>
     <t>1964-small_default.jpg</t>
   </si>
   <si>
     <t>Roblot Marchand Chambolle Musigny 2020</t>
   </si>
   <si>
     <t>1967-small_default.jpg</t>
   </si>
   <si>
     <t>Bruno Clavelier Vosne-Romanée Les Hautes de Beaux Monts 2001</t>
   </si>
   <si>
-    <t>1972-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>1973-small_default.jpg</t>
   </si>
   <si>
     <t>Henri Bonneau CDP 2013</t>
   </si>
   <si>
     <t>1999-small_default.jpg</t>
   </si>
   <si>
     <t>Bertagna Clos Saint Denis Grand Cru 2019</t>
   </si>
   <si>
     <t>2032-small_default.jpg</t>
   </si>
   <si>
     <t>Sylvain Cathiard Chambolle-Musigny Clos de l’Orme 2020</t>
   </si>
   <si>
     <t>2020-small_default.jpg</t>
   </si>
   <si>
     <t>Sylvain Cathiard Nuits St Georges 1er Cru Aux Murgers 2020</t>
   </si>
   <si>
     <t>2043-small_default.jpg</t>
@@ -413,164 +407,128 @@
   <si>
     <t>2065-small_default.jpg</t>
   </si>
   <si>
     <t>Dugat-Py Gevrey-Chambertin Coeur de Roy DL 1997</t>
   </si>
   <si>
     <t>2064-small_default.jpg</t>
   </si>
   <si>
     <t>Hubert Lignier Morey-Saint-Denis 1er Cru VV 1997</t>
   </si>
   <si>
     <t>2060-small_default.jpg</t>
   </si>
   <si>
     <t>Hubert Lignier Clos de la Roche Grand Cru 1997</t>
   </si>
   <si>
     <t>2062-small_default.jpg</t>
   </si>
   <si>
     <t>Lécheneaut Clos de la Roche Grand Cru 1996</t>
   </si>
   <si>
-    <t>2085-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>2109-small_default.jpg</t>
   </si>
   <si>
     <t>Geantet-Pansiot Charmes-Chambertin Grand Cru 1995</t>
   </si>
   <si>
-    <t>2131-small_default.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>2136-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Chambolle-Musigny village 2021</t>
   </si>
   <si>
     <t>2169-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Gevrey-Chambertin VV 2021</t>
   </si>
   <si>
     <t>2168-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Gevrey-Chambertin 1er Cru Petite Chapelle 2021</t>
   </si>
   <si>
     <t>2167-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Latricières-Chambertin Grand Cru  2021</t>
   </si>
   <si>
     <t>2166-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Gevrey-Chambertin Aux Etelois 2021</t>
   </si>
   <si>
     <t>2165-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Gevrey-Chambertin 1er Cru aux Combottes 2021</t>
   </si>
   <si>
     <t>2164-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Chambertin Grand Cru  2021</t>
   </si>
   <si>
     <t>2226-small_default.jpg</t>
   </si>
   <si>
     <t>Château Trotanoy 1998</t>
   </si>
   <si>
-    <t>2249-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>2200-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Chambolle-Musigny village 2022</t>
   </si>
   <si>
     <t>2248-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Chambolle-Musigny 1er cru 2022</t>
   </si>
   <si>
-    <t>2247-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>2245-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Clos-Vougeot Grand Cru 2022</t>
   </si>
   <si>
     <t>2229-small_default.jpg</t>
   </si>
   <si>
     <t>Chateau des Tours Vacqueyras Reserve 2001</t>
   </si>
   <si>
-    <t>2228-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>2223-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Bourgogne Les Parties blanc 2022</t>
   </si>
   <si>
     <t>2222-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Beaune Longbois blanc 2022</t>
   </si>
   <si>
     <t>2221-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Meursault les Tillets blanc 2022</t>
   </si>
   <si>
     <t>2220-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot  Puligny-Montrachet Les Levrons blanc 2022</t>
   </si>
   <si>
     <t>2219-small_default.jpg</t>
@@ -581,86 +539,77 @@
   <si>
     <t>2218-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot  Chassagne Montrachet 1er Cru Abbaye de Morgeot blanc 2022</t>
   </si>
   <si>
     <t>2217-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Pommard 2022</t>
   </si>
   <si>
     <t>2216-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Pommard les Noizons 2022</t>
   </si>
   <si>
     <t>2211-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Volnay 2022</t>
   </si>
   <si>
-    <t>2241-small_default.jpg</t>
-[...2 lines deleted...]
-    <t>Chateau Latour 1987</t>
+    <t>2239-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Château Mouton Rothschild 1987</t>
   </si>
   <si>
     <t>Pauillac</t>
   </si>
   <si>
-    <t>2239-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>2270-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Bourgogne 2022</t>
   </si>
   <si>
     <t>2250-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Gevrey-Chambertin VV 2022</t>
   </si>
   <si>
     <t>2251-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Gevrey-Chambertin Aux Etelois 2022</t>
   </si>
   <si>
-    <t>Petrus 2006</t>
-[...1 lines deleted...]
-  <si>
     <t>2262-small_default.jpg</t>
   </si>
   <si>
     <t>Clos Rougeard 2007</t>
   </si>
   <si>
     <t>Loire</t>
   </si>
   <si>
     <t>Anjou Saumur</t>
   </si>
   <si>
     <t>2260-small_default.jpg</t>
   </si>
   <si>
     <t>OWC6 Château Guiraud 2003</t>
   </si>
   <si>
     <t>Sauternais</t>
   </si>
   <si>
     <t>2259-small_default.jpg</t>
   </si>
   <si>
     <t>Château Guiraud 2003</t>
@@ -668,84 +617,123 @@
   <si>
     <t>2307-small_default.jpg</t>
   </si>
   <si>
     <t>Chateau Latour 2003</t>
   </si>
   <si>
     <t>2304-small_default.jpg</t>
   </si>
   <si>
     <t>Château Ausone 2003</t>
   </si>
   <si>
     <t>2299-small_default.jpg</t>
   </si>
   <si>
     <t>Château Latour Les Forts de Latour 2019</t>
   </si>
   <si>
     <t>2298-small_default.jpg</t>
   </si>
   <si>
     <t>Chateau Latour Le Pauillac de Latour 2020</t>
   </si>
   <si>
-    <t>2309-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>2310-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Chambolle-Musigny village 2023</t>
   </si>
   <si>
     <t>2311-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Chambolle-Musigny 1er cru 2023</t>
   </si>
   <si>
     <t>2312-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Chambolle-Musigny 1er cru Les Charmes 2023</t>
   </si>
   <si>
     <t>2313-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Clos-Vougeot Grand Cru 2023</t>
   </si>
   <si>
     <t>2314-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Bonnes-Mares Grand Cru 2023</t>
+  </si>
+  <si>
+    <t>2324-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Domaine Berthelemot Bourgogne Les Parties blanc 2023</t>
+  </si>
+  <si>
+    <t>2325-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Domaine Berthelemot Beaune Longbois blanc 2023</t>
+  </si>
+  <si>
+    <t>2326-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Domaine Berthelemot  Puligny-Montrachet Les Levrons blanc 2023</t>
+  </si>
+  <si>
+    <t>2327-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Domaine Berthelemot Meursault les Tillets blanc 2023</t>
+  </si>
+  <si>
+    <t>2329-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Domaine Berthelemot  Chassagne Montrachet 1er Cru Abbaye de Morgeot blanc 2023</t>
+  </si>
+  <si>
+    <t>Domaine Berthelemot Beaune 1er Cru Clos des Mouches blanc 2023</t>
+  </si>
+  <si>
+    <t>2331-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Domaine Berthelemot Volnay 2023</t>
+  </si>
+  <si>
+    <t>2332-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Domaine Berthelemot Pommard 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1051,54 +1039,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G104"/>
+  <dimension ref="A1:G102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G104" sqref="G104"/>
+      <selection activeCell="G102" sqref="G102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="93" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1910,1596 +1898,1550 @@
       </c>
       <c r="E36">
         <v>2</v>
       </c>
       <c r="F36" s="1">
         <v>90.0</v>
       </c>
       <c r="G36" s="1">
         <v>74.38</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>90</v>
       </c>
       <c r="B37" t="s">
         <v>91</v>
       </c>
       <c r="C37" t="s">
         <v>26</v>
       </c>
       <c r="D37" t="s">
         <v>45</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F37" s="1">
-        <v>185.0</v>
+        <v>135.0</v>
       </c>
       <c r="G37" s="1">
-        <v>152.89</v>
+        <v>111.57</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>92</v>
       </c>
       <c r="B38" t="s">
         <v>93</v>
       </c>
       <c r="C38" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D38" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E38">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F38" s="1">
-        <v>135.0</v>
+        <v>131.75</v>
       </c>
       <c r="G38" s="1">
-        <v>111.57</v>
+        <v>108.88</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>94</v>
       </c>
       <c r="B39" t="s">
         <v>95</v>
       </c>
       <c r="C39" t="s">
         <v>20</v>
       </c>
       <c r="D39" t="s">
         <v>21</v>
       </c>
       <c r="E39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>131.75</v>
+        <v>430.0</v>
       </c>
       <c r="G39" s="1">
-        <v>108.88</v>
+        <v>355.37</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>96</v>
       </c>
       <c r="B40" t="s">
         <v>97</v>
       </c>
       <c r="C40" t="s">
         <v>20</v>
       </c>
       <c r="D40" t="s">
         <v>21</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
       <c r="F40" s="1">
-        <v>430.0</v>
+        <v>490.0</v>
       </c>
       <c r="G40" s="1">
-        <v>355.37</v>
+        <v>404.96</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>98</v>
       </c>
       <c r="B41" t="s">
         <v>99</v>
       </c>
       <c r="C41" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D41" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E41">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F41" s="1">
-        <v>490.0</v>
+        <v>180.0</v>
       </c>
       <c r="G41" s="1">
-        <v>404.96</v>
+        <v>148.76</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>100</v>
       </c>
       <c r="B42" t="s">
         <v>101</v>
       </c>
       <c r="C42" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D42" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E42">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F42" s="1">
-        <v>180.0</v>
+        <v>21.5</v>
       </c>
       <c r="G42" s="1">
-        <v>148.76</v>
+        <v>17.77</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B43" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C43" t="s">
         <v>20</v>
       </c>
       <c r="D43" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="E43">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F43" s="1">
-        <v>21.5</v>
+        <v>3100.0</v>
       </c>
       <c r="G43" s="1">
-        <v>17.77</v>
+        <v>2561.98</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>105</v>
       </c>
       <c r="B44" t="s">
         <v>106</v>
       </c>
       <c r="C44" t="s">
         <v>20</v>
       </c>
       <c r="D44" t="s">
         <v>21</v>
       </c>
       <c r="E44">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>3100.0</v>
+        <v>1400.0</v>
       </c>
       <c r="G44" s="1">
-        <v>2561.98</v>
+        <v>1157.02</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>107</v>
       </c>
       <c r="B45" t="s">
         <v>108</v>
       </c>
       <c r="C45" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D45" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>1400.0</v>
+        <v>600.0</v>
       </c>
       <c r="G45" s="1">
-        <v>1157.02</v>
+        <v>495.87</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>109</v>
       </c>
       <c r="B46" t="s">
         <v>110</v>
       </c>
       <c r="C46" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D46" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
       <c r="F46" s="1">
-        <v>600.0</v>
+        <v>2900.0</v>
       </c>
       <c r="G46" s="1">
-        <v>495.87</v>
+        <v>2396.69</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>111</v>
       </c>
       <c r="B47" t="s">
         <v>112</v>
       </c>
       <c r="C47" t="s">
         <v>20</v>
       </c>
       <c r="D47" t="s">
         <v>21</v>
       </c>
       <c r="E47">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F47" s="1">
-        <v>2900.0</v>
+        <v>160.0</v>
       </c>
       <c r="G47" s="1">
-        <v>2396.69</v>
+        <v>132.23</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>113</v>
       </c>
       <c r="B48" t="s">
         <v>114</v>
       </c>
       <c r="C48" t="s">
         <v>20</v>
       </c>
       <c r="D48" t="s">
         <v>21</v>
       </c>
       <c r="E48">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F48" s="1">
-        <v>160.0</v>
+        <v>105.0</v>
       </c>
       <c r="G48" s="1">
-        <v>132.23</v>
+        <v>86.78</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>115</v>
       </c>
       <c r="B49" t="s">
         <v>116</v>
       </c>
       <c r="C49" t="s">
         <v>20</v>
       </c>
       <c r="D49" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="E49">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F49" s="1">
-        <v>105.0</v>
+        <v>65.0</v>
       </c>
       <c r="G49" s="1">
-        <v>86.78</v>
+        <v>53.72</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>117</v>
       </c>
       <c r="B50" t="s">
         <v>118</v>
       </c>
       <c r="C50" t="s">
         <v>20</v>
       </c>
       <c r="D50" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E50">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F50" s="1">
-        <v>65.0</v>
+        <v>125.0</v>
       </c>
       <c r="G50" s="1">
-        <v>53.72</v>
+        <v>103.31</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>119</v>
       </c>
       <c r="B51" t="s">
         <v>120</v>
       </c>
       <c r="C51" t="s">
         <v>20</v>
       </c>
       <c r="D51" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E51">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F51" s="1">
-        <v>125.0</v>
+        <v>42.0</v>
       </c>
       <c r="G51" s="1">
-        <v>103.31</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>121</v>
       </c>
       <c r="B52" t="s">
         <v>122</v>
       </c>
       <c r="C52" t="s">
         <v>20</v>
       </c>
       <c r="D52" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="E52">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F52" s="1">
-        <v>42.0</v>
+        <v>1700.0</v>
       </c>
       <c r="G52" s="1">
-        <v>34.71</v>
+        <v>1404.96</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>123</v>
       </c>
       <c r="B53" t="s">
         <v>124</v>
       </c>
       <c r="C53" t="s">
         <v>20</v>
       </c>
       <c r="D53" t="s">
         <v>21</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
       <c r="F53" s="1">
-        <v>1700.0</v>
+        <v>135.0</v>
       </c>
       <c r="G53" s="1">
-        <v>1404.96</v>
+        <v>111.57</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>125</v>
       </c>
       <c r="B54" t="s">
         <v>126</v>
       </c>
       <c r="C54" t="s">
         <v>20</v>
       </c>
       <c r="D54" t="s">
         <v>21</v>
       </c>
       <c r="E54">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F54" s="1">
-        <v>135.0</v>
+        <v>300.0</v>
       </c>
       <c r="G54" s="1">
-        <v>111.57</v>
+        <v>247.93</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>127</v>
       </c>
       <c r="B55" t="s">
         <v>128</v>
       </c>
       <c r="C55" t="s">
         <v>20</v>
       </c>
       <c r="D55" t="s">
         <v>21</v>
       </c>
       <c r="E55">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F55" s="1">
-        <v>300.0</v>
+        <v>800.0</v>
       </c>
       <c r="G55" s="1">
-        <v>247.93</v>
+        <v>661.16</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>129</v>
       </c>
       <c r="B56" t="s">
         <v>130</v>
       </c>
       <c r="C56" t="s">
         <v>20</v>
       </c>
       <c r="D56" t="s">
         <v>21</v>
       </c>
       <c r="E56">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F56" s="1">
-        <v>800.0</v>
+        <v>297.5</v>
       </c>
       <c r="G56" s="1">
-        <v>661.16</v>
+        <v>245.87</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>131</v>
       </c>
       <c r="B57" t="s">
         <v>132</v>
       </c>
       <c r="C57" t="s">
         <v>20</v>
       </c>
       <c r="D57" t="s">
         <v>21</v>
       </c>
       <c r="E57">
         <v>6</v>
       </c>
       <c r="F57" s="1">
-        <v>297.5</v>
+        <v>240.0</v>
       </c>
       <c r="G57" s="1">
-        <v>245.87</v>
+        <v>198.35</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>133</v>
       </c>
       <c r="B58" t="s">
         <v>134</v>
       </c>
       <c r="C58" t="s">
         <v>20</v>
       </c>
       <c r="D58" t="s">
         <v>21</v>
       </c>
       <c r="E58">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="F58" s="1">
-        <v>70.0</v>
+        <v>65.0</v>
       </c>
       <c r="G58" s="1">
-        <v>57.85</v>
+        <v>53.72</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>135</v>
       </c>
       <c r="B59" t="s">
         <v>136</v>
       </c>
       <c r="C59" t="s">
         <v>20</v>
       </c>
       <c r="D59" t="s">
         <v>21</v>
       </c>
       <c r="E59">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F59" s="1">
-        <v>240.0</v>
+        <v>42.0</v>
       </c>
       <c r="G59" s="1">
-        <v>198.35</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>137</v>
       </c>
       <c r="B60" t="s">
         <v>138</v>
       </c>
       <c r="C60" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D60" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E60">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F60" s="1">
-        <v>40.5</v>
+        <v>95.0</v>
       </c>
       <c r="G60" s="1">
-        <v>33.47</v>
+        <v>78.51</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>139</v>
       </c>
       <c r="B61" t="s">
         <v>140</v>
       </c>
       <c r="C61" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D61" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E61">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F61" s="1">
-        <v>40.5</v>
+        <v>180.0</v>
       </c>
       <c r="G61" s="1">
-        <v>33.47</v>
+        <v>148.76</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>141</v>
       </c>
       <c r="B62" t="s">
         <v>142</v>
       </c>
       <c r="C62" t="s">
         <v>20</v>
       </c>
       <c r="D62" t="s">
         <v>21</v>
       </c>
       <c r="E62">
-        <v>56</v>
+        <v>6</v>
       </c>
       <c r="F62" s="1">
-        <v>65.0</v>
+        <v>61.0</v>
       </c>
       <c r="G62" s="1">
-        <v>53.72</v>
+        <v>50.41</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>143</v>
       </c>
       <c r="B63" t="s">
         <v>144</v>
       </c>
       <c r="C63" t="s">
         <v>20</v>
       </c>
       <c r="D63" t="s">
         <v>21</v>
       </c>
       <c r="E63">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F63" s="1">
-        <v>42.0</v>
+        <v>105.0</v>
       </c>
       <c r="G63" s="1">
-        <v>34.71</v>
+        <v>86.78</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>145</v>
       </c>
       <c r="B64" t="s">
         <v>146</v>
       </c>
       <c r="C64" t="s">
         <v>20</v>
       </c>
       <c r="D64" t="s">
         <v>21</v>
       </c>
       <c r="E64">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="F64" s="1">
-        <v>95.0</v>
+        <v>315.0</v>
       </c>
       <c r="G64" s="1">
-        <v>78.51</v>
+        <v>260.33</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>147</v>
       </c>
       <c r="B65" t="s">
         <v>148</v>
       </c>
       <c r="C65" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E65">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F65" s="1">
-        <v>180.0</v>
+        <v>390.0</v>
       </c>
       <c r="G65" s="1">
-        <v>148.76</v>
+        <v>322.31</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>149</v>
       </c>
       <c r="B66" t="s">
         <v>150</v>
       </c>
       <c r="C66" t="s">
         <v>20</v>
       </c>
       <c r="D66" t="s">
         <v>21</v>
       </c>
       <c r="E66">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="F66" s="1">
-        <v>61.0</v>
+        <v>70.0</v>
       </c>
       <c r="G66" s="1">
-        <v>50.41</v>
+        <v>57.85</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>151</v>
       </c>
       <c r="B67" t="s">
         <v>152</v>
       </c>
       <c r="C67" t="s">
         <v>20</v>
       </c>
       <c r="D67" t="s">
         <v>21</v>
       </c>
       <c r="E67">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F67" s="1">
         <v>105.0</v>
       </c>
       <c r="G67" s="1">
         <v>86.78</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>153</v>
       </c>
       <c r="B68" t="s">
         <v>154</v>
       </c>
       <c r="C68" t="s">
         <v>20</v>
       </c>
       <c r="D68" t="s">
         <v>21</v>
       </c>
       <c r="E68">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F68" s="1">
-        <v>315.0</v>
+        <v>170.0</v>
       </c>
       <c r="G68" s="1">
-        <v>260.33</v>
+        <v>140.5</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>155</v>
       </c>
       <c r="B69" t="s">
         <v>156</v>
       </c>
       <c r="C69" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="D69" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69" s="1">
-        <v>390.0</v>
+        <v>200.0</v>
       </c>
       <c r="G69" s="1">
-        <v>322.31</v>
+        <v>165.29</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>157</v>
       </c>
       <c r="B70" t="s">
         <v>158</v>
       </c>
       <c r="C70" t="s">
         <v>20</v>
       </c>
       <c r="D70" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="E70">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F70" s="1">
-        <v>35.0</v>
+        <v>25.0</v>
       </c>
       <c r="G70" s="1">
-        <v>28.93</v>
+        <v>20.66</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>159</v>
       </c>
       <c r="B71" t="s">
         <v>160</v>
       </c>
       <c r="C71" t="s">
         <v>20</v>
       </c>
       <c r="D71" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="E71">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="F71" s="1">
-        <v>70.0</v>
+        <v>35.0</v>
       </c>
       <c r="G71" s="1">
-        <v>57.85</v>
+        <v>28.93</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>161</v>
       </c>
       <c r="B72" t="s">
         <v>162</v>
       </c>
       <c r="C72" t="s">
         <v>20</v>
       </c>
       <c r="D72" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="E72">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="F72" s="1">
-        <v>105.0</v>
+        <v>55.0</v>
       </c>
       <c r="G72" s="1">
-        <v>86.78</v>
+        <v>45.45</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>163</v>
       </c>
       <c r="B73" t="s">
         <v>164</v>
       </c>
       <c r="C73" t="s">
         <v>20</v>
       </c>
       <c r="D73" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="E73">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F73" s="1">
-        <v>135.0</v>
+        <v>54.0</v>
       </c>
       <c r="G73" s="1">
-        <v>111.57</v>
+        <v>44.63</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>165</v>
       </c>
       <c r="B74" t="s">
         <v>166</v>
       </c>
       <c r="C74" t="s">
         <v>20</v>
       </c>
       <c r="D74" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="E74">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F74" s="1">
-        <v>170.0</v>
+        <v>79.0</v>
       </c>
       <c r="G74" s="1">
-        <v>140.5</v>
+        <v>65.29</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>167</v>
       </c>
       <c r="B75" t="s">
         <v>168</v>
       </c>
       <c r="C75" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D75" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E75">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F75" s="1">
-        <v>200.0</v>
+        <v>67.0</v>
       </c>
       <c r="G75" s="1">
-        <v>165.29</v>
+        <v>55.37</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
         <v>169</v>
       </c>
       <c r="B76" t="s">
         <v>170</v>
       </c>
       <c r="C76" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D76" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="E76">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F76" s="1">
-        <v>50.0</v>
+        <v>39.0</v>
       </c>
       <c r="G76" s="1">
-        <v>41.32</v>
+        <v>32.23</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>171</v>
       </c>
       <c r="B77" t="s">
         <v>172</v>
       </c>
       <c r="C77" t="s">
         <v>20</v>
       </c>
       <c r="D77" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E77">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F77" s="1">
-        <v>25.0</v>
+        <v>44.0</v>
       </c>
       <c r="G77" s="1">
-        <v>20.66</v>
+        <v>36.36</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
         <v>173</v>
       </c>
       <c r="B78" t="s">
         <v>174</v>
       </c>
       <c r="C78" t="s">
         <v>20</v>
       </c>
       <c r="D78" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E78">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F78" s="1">
-        <v>35.0</v>
+        <v>39.0</v>
       </c>
       <c r="G78" s="1">
-        <v>28.93</v>
+        <v>32.23</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
         <v>175</v>
       </c>
       <c r="B79" t="s">
         <v>176</v>
       </c>
       <c r="C79" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>104</v>
+        <v>177</v>
       </c>
       <c r="E79">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>55.0</v>
+        <v>380.0</v>
       </c>
       <c r="G79" s="1">
-        <v>45.45</v>
+        <v>314.05</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B80" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C80" t="s">
         <v>20</v>
       </c>
       <c r="D80" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="E80">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F80" s="1">
-        <v>54.0</v>
+        <v>25.0</v>
       </c>
       <c r="G80" s="1">
-        <v>44.63</v>
+        <v>20.66</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B81" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C81" t="s">
         <v>20</v>
       </c>
       <c r="D81" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="E81">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F81" s="1">
-        <v>79.0</v>
+        <v>49.0</v>
       </c>
       <c r="G81" s="1">
-        <v>65.29</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B82" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C82" t="s">
         <v>20</v>
       </c>
       <c r="D82" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="E82">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F82" s="1">
-        <v>67.0</v>
+        <v>72.0</v>
       </c>
       <c r="G82" s="1">
-        <v>55.37</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B83" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C83" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="D83" t="s">
-        <v>104</v>
+        <v>187</v>
       </c>
       <c r="E83">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F83" s="1">
-        <v>39.0</v>
+        <v>230.0</v>
       </c>
       <c r="G83" s="1">
-        <v>32.23</v>
+        <v>190.08</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B84" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C84" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>104</v>
+        <v>190</v>
       </c>
       <c r="E84">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>44.0</v>
+        <v>219.0</v>
       </c>
       <c r="G84" s="1">
-        <v>36.36</v>
+        <v>180.99</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B85" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C85" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D85" t="s">
-        <v>104</v>
+        <v>190</v>
       </c>
       <c r="E85">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F85" s="1">
-        <v>39.0</v>
+        <v>36.0</v>
       </c>
       <c r="G85" s="1">
-        <v>32.23</v>
+        <v>29.75</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B86" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C86" t="s">
         <v>13</v>
       </c>
       <c r="D86" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
       <c r="F86" s="1">
-        <v>410.0</v>
+        <v>665.0</v>
       </c>
       <c r="G86" s="1">
-        <v>338.84</v>
+        <v>549.59</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B87" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C87" t="s">
         <v>13</v>
       </c>
       <c r="D87" t="s">
-        <v>191</v>
+        <v>14</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
       <c r="F87" s="1">
-        <v>380.0</v>
+        <v>650.0</v>
       </c>
       <c r="G87" s="1">
-        <v>314.05</v>
+        <v>537.19</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B88" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C88" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D88" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
       <c r="E88">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="F88" s="1">
-        <v>25.0</v>
+        <v>170.0</v>
       </c>
       <c r="G88" s="1">
-        <v>20.66</v>
+        <v>140.5</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B89" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C89" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D89" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
       <c r="E89">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F89" s="1">
-        <v>49.0</v>
+        <v>80.0</v>
       </c>
       <c r="G89" s="1">
-        <v>40.5</v>
+        <v>66.12</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B90" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C90" t="s">
         <v>20</v>
       </c>
       <c r="D90" t="s">
         <v>21</v>
       </c>
       <c r="E90">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="F90" s="1">
-        <v>72.0</v>
+        <v>70.0</v>
       </c>
       <c r="G90" s="1">
-        <v>59.5</v>
+        <v>57.85</v>
       </c>
     </row>
     <row r="91" spans="1:7">
-      <c r="A91"/>
+      <c r="A91" t="s">
+        <v>203</v>
+      </c>
       <c r="B91" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C91" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D91" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E91">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F91" s="1">
-        <v>2900.0</v>
+        <v>105.0</v>
       </c>
       <c r="G91" s="1">
-        <v>2396.69</v>
+        <v>86.78</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B92" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C92" t="s">
-        <v>203</v>
+        <v>20</v>
       </c>
       <c r="D92" t="s">
-        <v>204</v>
+        <v>21</v>
       </c>
       <c r="E92">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F92" s="1">
-        <v>230.0</v>
+        <v>135.0</v>
       </c>
       <c r="G92" s="1">
-        <v>190.08</v>
+        <v>111.57</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B93" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C93" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D93" t="s">
-        <v>207</v>
+        <v>21</v>
       </c>
       <c r="E93">
         <v>1</v>
       </c>
       <c r="F93" s="1">
-        <v>219.0</v>
+        <v>170.0</v>
       </c>
       <c r="G93" s="1">
-        <v>180.99</v>
+        <v>140.5</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B94" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C94" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D94" t="s">
-        <v>207</v>
+        <v>21</v>
       </c>
       <c r="E94">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F94" s="1">
-        <v>36.0</v>
+        <v>230.0</v>
       </c>
       <c r="G94" s="1">
-        <v>29.75</v>
+        <v>190.08</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B95" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C95" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D95" t="s">
-        <v>191</v>
+        <v>102</v>
       </c>
       <c r="E95">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="F95" s="1">
-        <v>665.0</v>
+        <v>25.0</v>
       </c>
       <c r="G95" s="1">
-        <v>549.59</v>
+        <v>20.66</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B96" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C96" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D96" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="E96">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F96" s="1">
-        <v>650.0</v>
+        <v>35.0</v>
       </c>
       <c r="G96" s="1">
-        <v>537.19</v>
+        <v>28.93</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B97" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C97" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D97" t="s">
-        <v>191</v>
+        <v>102</v>
       </c>
       <c r="E97">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F97" s="1">
-        <v>170.0</v>
+        <v>55.0</v>
       </c>
       <c r="G97" s="1">
-        <v>140.5</v>
+        <v>45.45</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B98" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C98" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D98" t="s">
-        <v>191</v>
+        <v>102</v>
       </c>
       <c r="E98">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F98" s="1">
-        <v>80.0</v>
+        <v>55.0</v>
       </c>
       <c r="G98" s="1">
-        <v>66.12</v>
+        <v>45.45</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B99" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C99" t="s">
         <v>20</v>
       </c>
       <c r="D99" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="E99">
-        <v>53</v>
+        <v>3</v>
       </c>
       <c r="F99" s="1">
-        <v>35.0</v>
+        <v>73.0</v>
       </c>
       <c r="G99" s="1">
-        <v>28.93</v>
+        <v>60.33</v>
       </c>
     </row>
     <row r="100" spans="1:7">
-      <c r="A100" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A100"/>
       <c r="B100" t="s">
         <v>221</v>
       </c>
       <c r="C100" t="s">
         <v>20</v>
       </c>
       <c r="D100" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="E100">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="F100" s="1">
-        <v>70.0</v>
+        <v>95.0</v>
       </c>
       <c r="G100" s="1">
-        <v>57.85</v>
+        <v>78.51</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
         <v>222</v>
       </c>
       <c r="B101" t="s">
         <v>223</v>
       </c>
       <c r="C101" t="s">
         <v>20</v>
       </c>
       <c r="D101" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="E101">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F101" s="1">
-        <v>105.0</v>
+        <v>39.0</v>
       </c>
       <c r="G101" s="1">
-        <v>86.78</v>
+        <v>32.23</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
         <v>224</v>
       </c>
       <c r="B102" t="s">
         <v>225</v>
       </c>
       <c r="C102" t="s">
         <v>20</v>
       </c>
       <c r="D102" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="E102">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F102" s="1">
-        <v>135.0</v>
+        <v>39.0</v>
       </c>
       <c r="G102" s="1">
-        <v>111.57</v>
-[...45 lines deleted...]
-        <v>190.08</v>
+        <v>32.23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">