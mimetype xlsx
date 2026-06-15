--- v2 (2026-04-02)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Catalogue" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>Catégorie</t>
   </si>
   <si>
     <t>Sous-catégorie</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>Prix TTC</t>
   </si>
   <si>
     <t>Prix HT</t>
   </si>
   <si>
     <t>962-small_default.jpg</t>
   </si>
   <si>
@@ -137,56 +137,50 @@
   <si>
     <t>1758-small_default.jpg</t>
   </si>
   <si>
     <t>Château Lascombes 1988</t>
   </si>
   <si>
     <t>1772-small_default.jpg</t>
   </si>
   <si>
     <t>Bertagna Vosne Romanée 1er Cru  Les Beaux Monts 2014</t>
   </si>
   <si>
     <t>1779-small_default.jpg</t>
   </si>
   <si>
     <t>Dervieux Thaize Côte Rôtie Cuvée Réservée la Viallière 1984</t>
   </si>
   <si>
     <t>1789-small_default.jpg</t>
   </si>
   <si>
     <t>Bertagna Clos Saint Denis Grand Cru 2017</t>
   </si>
   <si>
-    <t>1795-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>1786-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Perrin CDP rouge les Sinards 2001</t>
   </si>
   <si>
     <t>Rhône Sud</t>
   </si>
   <si>
     <t>1831-small_default.jpg</t>
   </si>
   <si>
     <t>Trevallon rouge 1989</t>
   </si>
   <si>
     <t>Catalogue</t>
   </si>
   <si>
     <t>Provence</t>
   </si>
   <si>
     <t>1832-small_default.jpg</t>
   </si>
   <si>
     <t>Jamet Cote Rotie 1998</t>
@@ -359,50 +353,56 @@
   <si>
     <t>2051-small_default.jpg</t>
   </si>
   <si>
     <t>Jaboulet Hermitage La Chapelle low level 1978</t>
   </si>
   <si>
     <t>2052-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine de la Romanée Conti Romanée Saint Vivant 1991</t>
   </si>
   <si>
     <t>2102-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Chapelle-Chambertin Grand Cru 2020</t>
   </si>
   <si>
     <t>2098-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Gevrey-Chambertin 1er Cru Petite Chapelle 2020</t>
   </si>
   <si>
+    <t>2099-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Rossignol Trapet Gevrey-Chambertin Aux Etelois 2020</t>
+  </si>
+  <si>
     <t>2094-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot  Chassagne Montrachet 1er Cru Abbaye de Morgeot 2021</t>
   </si>
   <si>
     <t>2093-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot  Corton-Charlemagne Grand Cru 2021</t>
   </si>
   <si>
     <t>2091-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Pommard les Noizons 2021</t>
   </si>
   <si>
     <t>2069-small_default.jpg</t>
   </si>
   <si>
     <t>Sylvain Cathiard MAGNUM Vosne-Romanée 1er Cru Aux Malconsorts 1993</t>
   </si>
   <si>
     <t>2065-small_default.jpg</t>
@@ -419,74 +419,62 @@
   <si>
     <t>2060-small_default.jpg</t>
   </si>
   <si>
     <t>Hubert Lignier Clos de la Roche Grand Cru 1997</t>
   </si>
   <si>
     <t>2062-small_default.jpg</t>
   </si>
   <si>
     <t>Lécheneaut Clos de la Roche Grand Cru 1996</t>
   </si>
   <si>
     <t>2109-small_default.jpg</t>
   </si>
   <si>
     <t>Geantet-Pansiot Charmes-Chambertin Grand Cru 1995</t>
   </si>
   <si>
     <t>2136-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Chambolle-Musigny village 2021</t>
   </si>
   <si>
-    <t>2169-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>2168-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Gevrey-Chambertin 1er Cru Petite Chapelle 2021</t>
   </si>
   <si>
     <t>2167-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Latricières-Chambertin Grand Cru  2021</t>
   </si>
   <si>
-    <t>2166-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>2165-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Gevrey-Chambertin 1er Cru aux Combottes 2021</t>
   </si>
   <si>
     <t>2164-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Chambertin Grand Cru  2021</t>
   </si>
   <si>
     <t>2226-small_default.jpg</t>
   </si>
   <si>
     <t>Château Trotanoy 1998</t>
   </si>
   <si>
     <t>2200-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Chambolle-Musigny village 2022</t>
   </si>
   <si>
     <t>2248-small_default.jpg</t>
@@ -554,186 +542,201 @@
   <si>
     <t>Domaine Berthelemot Pommard les Noizons 2022</t>
   </si>
   <si>
     <t>2211-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Volnay 2022</t>
   </si>
   <si>
     <t>2239-small_default.jpg</t>
   </si>
   <si>
     <t>Château Mouton Rothschild 1987</t>
   </si>
   <si>
     <t>Pauillac</t>
   </si>
   <si>
     <t>2270-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Bourgogne 2022</t>
   </si>
   <si>
-    <t>2250-small_default.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>2262-small_default.jpg</t>
   </si>
   <si>
     <t>Clos Rougeard 2007</t>
   </si>
   <si>
     <t>Loire</t>
   </si>
   <si>
     <t>Anjou Saumur</t>
   </si>
   <si>
     <t>2260-small_default.jpg</t>
   </si>
   <si>
     <t>OWC6 Château Guiraud 2003</t>
   </si>
   <si>
     <t>Sauternais</t>
   </si>
   <si>
     <t>2259-small_default.jpg</t>
   </si>
   <si>
     <t>Château Guiraud 2003</t>
   </si>
   <si>
     <t>2307-small_default.jpg</t>
   </si>
   <si>
     <t>Chateau Latour 2003</t>
   </si>
   <si>
-    <t>2304-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>2299-small_default.jpg</t>
   </si>
   <si>
     <t>Château Latour Les Forts de Latour 2019</t>
   </si>
   <si>
     <t>2298-small_default.jpg</t>
   </si>
   <si>
     <t>Chateau Latour Le Pauillac de Latour 2020</t>
   </si>
   <si>
+    <t>2308-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Gerard Thomas Puligny Montrachet 1er Cru la Garenne 2024</t>
+  </si>
+  <si>
     <t>2310-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Chambolle-Musigny village 2023</t>
   </si>
   <si>
     <t>2311-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Chambolle-Musigny 1er cru 2023</t>
   </si>
   <si>
     <t>2312-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Chambolle-Musigny 1er cru Les Charmes 2023</t>
   </si>
   <si>
     <t>2313-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Clos-Vougeot Grand Cru 2023</t>
   </si>
   <si>
     <t>2314-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Bonnes-Mares Grand Cru 2023</t>
   </si>
   <si>
+    <t>2317-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Gerard Thomas &amp; Filles Bourgogne blanc Chardonnay 2024</t>
+  </si>
+  <si>
+    <t>2318-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Gerard Thomas Saint Aubin 1er Cru Murgers des Dents de Chien 2024</t>
+  </si>
+  <si>
     <t>2324-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Bourgogne Les Parties blanc 2023</t>
   </si>
   <si>
     <t>2325-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Beaune Longbois blanc 2023</t>
   </si>
   <si>
     <t>2326-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot  Puligny-Montrachet Les Levrons blanc 2023</t>
   </si>
   <si>
     <t>2327-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Meursault les Tillets blanc 2023</t>
   </si>
   <si>
     <t>2329-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot  Chassagne Montrachet 1er Cru Abbaye de Morgeot blanc 2023</t>
   </si>
   <si>
     <t>Domaine Berthelemot Beaune 1er Cru Clos des Mouches blanc 2023</t>
   </si>
   <si>
     <t>2331-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Volnay 2023</t>
   </si>
   <si>
     <t>2332-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Pommard 2023</t>
+  </si>
+  <si>
+    <t>2333-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Rossignol Trapet Gevrey-Chambertin 1er Cru aux Cherbaudes 2022</t>
+  </si>
+  <si>
+    <t>2335-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Rossignol Trapet Bourgogne 2023</t>
+  </si>
+  <si>
+    <t>Rossignol Trapet Gevrey-Chambertin Aux Etelois 2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1039,54 +1042,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G102"/>
+  <dimension ref="A1:G103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G102" sqref="G102"/>
+      <selection activeCell="G103" sqref="G103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="93" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1363,905 +1366,905 @@
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13" s="1">
         <v>120.0</v>
       </c>
       <c r="G13" s="1">
         <v>99.17</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E14">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="F14" s="1">
-        <v>70.0</v>
+        <v>25.0</v>
       </c>
       <c r="G14" s="1">
-        <v>57.85</v>
+        <v>20.66</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E15">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="F15" s="1">
-        <v>25.0</v>
+        <v>300.0</v>
       </c>
       <c r="G15" s="1">
-        <v>20.66</v>
+        <v>247.93</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B16" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16" s="1">
-        <v>300.0</v>
+        <v>525.0</v>
       </c>
       <c r="G16" s="1">
-        <v>247.93</v>
+        <v>433.88</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17" t="s">
         <v>26</v>
       </c>
       <c r="D17" t="s">
         <v>27</v>
       </c>
       <c r="E17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F17" s="1">
-        <v>525.0</v>
+        <v>700.0</v>
       </c>
       <c r="G17" s="1">
-        <v>433.88</v>
+        <v>578.51</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>52</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>27</v>
       </c>
       <c r="E18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F18" s="1">
-        <v>700.0</v>
+        <v>240.0</v>
       </c>
       <c r="G18" s="1">
-        <v>578.51</v>
+        <v>198.35</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>54</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>26</v>
       </c>
       <c r="D19" t="s">
         <v>27</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
       <c r="F19" s="1">
-        <v>240.0</v>
+        <v>600.0</v>
       </c>
       <c r="G19" s="1">
-        <v>198.35</v>
+        <v>495.87</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>56</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
       <c r="F20" s="1">
-        <v>600.0</v>
+        <v>42.0</v>
       </c>
       <c r="G20" s="1">
-        <v>495.87</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>58</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F21" s="1">
-        <v>42.0</v>
+        <v>105.0</v>
       </c>
       <c r="G21" s="1">
-        <v>34.71</v>
+        <v>86.78</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>60</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" t="s">
         <v>21</v>
       </c>
       <c r="E22">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F22" s="1">
-        <v>105.0</v>
+        <v>131.75</v>
       </c>
       <c r="G22" s="1">
-        <v>86.78</v>
+        <v>108.88</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>62</v>
       </c>
       <c r="B23" t="s">
         <v>63</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" t="s">
         <v>21</v>
       </c>
       <c r="E23">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="F23" s="1">
-        <v>131.75</v>
+        <v>120.0</v>
       </c>
       <c r="G23" s="1">
-        <v>108.88</v>
+        <v>99.17</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>64</v>
       </c>
       <c r="B24" t="s">
         <v>65</v>
       </c>
       <c r="C24" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D24" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E24">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="F24" s="1">
-        <v>120.0</v>
+        <v>360.0</v>
       </c>
       <c r="G24" s="1">
-        <v>99.17</v>
+        <v>297.52</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>66</v>
       </c>
       <c r="B25" t="s">
         <v>67</v>
       </c>
       <c r="C25" t="s">
         <v>26</v>
       </c>
       <c r="D25" t="s">
         <v>27</v>
       </c>
       <c r="E25">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F25" s="1">
-        <v>360.0</v>
+        <v>85.0</v>
       </c>
       <c r="G25" s="1">
-        <v>297.52</v>
+        <v>70.25</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>68</v>
       </c>
       <c r="B26" t="s">
         <v>69</v>
       </c>
       <c r="C26" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="D26" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F26" s="1">
-        <v>85.0</v>
+        <v>250.0</v>
       </c>
       <c r="G26" s="1">
-        <v>70.25</v>
+        <v>206.61</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>70</v>
       </c>
       <c r="B27" t="s">
         <v>71</v>
       </c>
       <c r="C27" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="E27">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F27" s="1">
-        <v>250.0</v>
+        <v>95.0</v>
       </c>
       <c r="G27" s="1">
-        <v>206.61</v>
+        <v>78.51</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>72</v>
       </c>
       <c r="B28" t="s">
         <v>73</v>
       </c>
       <c r="C28" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="D28" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E28">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F28" s="1">
-        <v>95.0</v>
+        <v>85.0</v>
       </c>
       <c r="G28" s="1">
-        <v>78.51</v>
+        <v>70.25</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>74</v>
       </c>
       <c r="B29" t="s">
         <v>75</v>
       </c>
       <c r="C29" t="s">
         <v>26</v>
       </c>
       <c r="D29" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E29">
         <v>3</v>
       </c>
       <c r="F29" s="1">
         <v>85.0</v>
       </c>
       <c r="G29" s="1">
         <v>70.25</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>76</v>
       </c>
       <c r="B30" t="s">
         <v>77</v>
       </c>
       <c r="C30" t="s">
         <v>26</v>
       </c>
       <c r="D30" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E30">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F30" s="1">
-        <v>85.0</v>
+        <v>59.0</v>
       </c>
       <c r="G30" s="1">
-        <v>70.25</v>
+        <v>48.76</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>78</v>
       </c>
       <c r="B31" t="s">
         <v>79</v>
       </c>
       <c r="C31" t="s">
         <v>26</v>
       </c>
       <c r="D31" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F31" s="1">
-        <v>59.0</v>
+        <v>75.0</v>
       </c>
       <c r="G31" s="1">
-        <v>48.76</v>
+        <v>61.98</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>80</v>
       </c>
       <c r="B32" t="s">
         <v>81</v>
       </c>
       <c r="C32" t="s">
         <v>26</v>
       </c>
       <c r="D32" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F32" s="1">
-        <v>75.0</v>
+        <v>63.0</v>
       </c>
       <c r="G32" s="1">
-        <v>61.98</v>
+        <v>52.07</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>82</v>
       </c>
       <c r="B33" t="s">
         <v>83</v>
       </c>
       <c r="C33" t="s">
         <v>26</v>
       </c>
       <c r="D33" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F33" s="1">
-        <v>63.0</v>
+        <v>84.7</v>
       </c>
       <c r="G33" s="1">
-        <v>52.07</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>84</v>
       </c>
       <c r="B34" t="s">
         <v>85</v>
       </c>
       <c r="C34" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D34" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E34">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F34" s="1">
-        <v>84.7</v>
+        <v>37.0</v>
       </c>
       <c r="G34" s="1">
-        <v>70.0</v>
+        <v>30.58</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>86</v>
       </c>
       <c r="B35" t="s">
         <v>87</v>
       </c>
       <c r="C35" t="s">
         <v>20</v>
       </c>
       <c r="D35" t="s">
         <v>21</v>
       </c>
       <c r="E35">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F35" s="1">
-        <v>37.0</v>
+        <v>90.0</v>
       </c>
       <c r="G35" s="1">
-        <v>30.58</v>
+        <v>74.38</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>88</v>
       </c>
       <c r="B36" t="s">
         <v>89</v>
       </c>
       <c r="C36" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D36" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E36">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F36" s="1">
-        <v>90.0</v>
+        <v>135.0</v>
       </c>
       <c r="G36" s="1">
-        <v>74.38</v>
+        <v>111.57</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>90</v>
       </c>
       <c r="B37" t="s">
         <v>91</v>
       </c>
       <c r="C37" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D37" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E37">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F37" s="1">
-        <v>135.0</v>
+        <v>131.75</v>
       </c>
       <c r="G37" s="1">
-        <v>111.57</v>
+        <v>108.88</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>92</v>
       </c>
       <c r="B38" t="s">
         <v>93</v>
       </c>
       <c r="C38" t="s">
         <v>20</v>
       </c>
       <c r="D38" t="s">
         <v>21</v>
       </c>
       <c r="E38">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>131.75</v>
+        <v>430.0</v>
       </c>
       <c r="G38" s="1">
-        <v>108.88</v>
+        <v>355.37</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>94</v>
       </c>
       <c r="B39" t="s">
         <v>95</v>
       </c>
       <c r="C39" t="s">
         <v>20</v>
       </c>
       <c r="D39" t="s">
         <v>21</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
       <c r="F39" s="1">
-        <v>430.0</v>
+        <v>490.0</v>
       </c>
       <c r="G39" s="1">
-        <v>355.37</v>
+        <v>404.96</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>96</v>
       </c>
       <c r="B40" t="s">
         <v>97</v>
       </c>
       <c r="C40" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D40" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E40">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F40" s="1">
-        <v>490.0</v>
+        <v>180.0</v>
       </c>
       <c r="G40" s="1">
-        <v>404.96</v>
+        <v>148.76</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>98</v>
       </c>
       <c r="B41" t="s">
         <v>99</v>
       </c>
       <c r="C41" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D41" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="E41">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F41" s="1">
-        <v>180.0</v>
+        <v>21.5</v>
       </c>
       <c r="G41" s="1">
-        <v>148.76</v>
+        <v>17.77</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B42" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C42" t="s">
         <v>20</v>
       </c>
       <c r="D42" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="E42">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F42" s="1">
-        <v>21.5</v>
+        <v>3100.0</v>
       </c>
       <c r="G42" s="1">
-        <v>17.77</v>
+        <v>2561.98</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>103</v>
       </c>
       <c r="B43" t="s">
         <v>104</v>
       </c>
       <c r="C43" t="s">
         <v>20</v>
       </c>
       <c r="D43" t="s">
         <v>21</v>
       </c>
       <c r="E43">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>3100.0</v>
+        <v>1400.0</v>
       </c>
       <c r="G43" s="1">
-        <v>2561.98</v>
+        <v>1157.02</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>105</v>
       </c>
       <c r="B44" t="s">
         <v>106</v>
       </c>
       <c r="C44" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D44" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
       <c r="F44" s="1">
-        <v>1400.0</v>
+        <v>600.0</v>
       </c>
       <c r="G44" s="1">
-        <v>1157.02</v>
+        <v>495.87</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>107</v>
       </c>
       <c r="B45" t="s">
         <v>108</v>
       </c>
       <c r="C45" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D45" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45" s="1">
-        <v>600.0</v>
+        <v>2900.0</v>
       </c>
       <c r="G45" s="1">
-        <v>495.87</v>
+        <v>2396.69</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>109</v>
       </c>
       <c r="B46" t="s">
         <v>110</v>
       </c>
       <c r="C46" t="s">
         <v>20</v>
       </c>
       <c r="D46" t="s">
         <v>21</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F46" s="1">
-        <v>2900.0</v>
+        <v>160.0</v>
       </c>
       <c r="G46" s="1">
-        <v>2396.69</v>
+        <v>132.23</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>111</v>
       </c>
       <c r="B47" t="s">
         <v>112</v>
       </c>
       <c r="C47" t="s">
         <v>20</v>
       </c>
       <c r="D47" t="s">
         <v>21</v>
       </c>
       <c r="E47">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F47" s="1">
-        <v>160.0</v>
+        <v>105.0</v>
       </c>
       <c r="G47" s="1">
-        <v>132.23</v>
+        <v>86.78</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>113</v>
       </c>
       <c r="B48" t="s">
         <v>114</v>
       </c>
       <c r="C48" t="s">
         <v>20</v>
       </c>
       <c r="D48" t="s">
         <v>21</v>
       </c>
       <c r="E48">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F48" s="1">
-        <v>105.0</v>
+        <v>85.0</v>
       </c>
       <c r="G48" s="1">
-        <v>86.78</v>
+        <v>70.25</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>115</v>
       </c>
       <c r="B49" t="s">
         <v>116</v>
       </c>
       <c r="C49" t="s">
         <v>20</v>
       </c>
       <c r="D49" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E49">
         <v>5</v>
       </c>
       <c r="F49" s="1">
         <v>65.0</v>
       </c>
       <c r="G49" s="1">
         <v>53.72</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>117</v>
       </c>
       <c r="B50" t="s">
         <v>118</v>
       </c>
       <c r="C50" t="s">
         <v>20</v>
       </c>
       <c r="D50" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E50">
         <v>3</v>
       </c>
       <c r="F50" s="1">
         <v>125.0</v>
       </c>
       <c r="G50" s="1">
         <v>103.31</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>119</v>
       </c>
       <c r="B51" t="s">
         <v>120</v>
       </c>
       <c r="C51" t="s">
         <v>20</v>
       </c>
       <c r="D51" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51" s="1">
         <v>42.0</v>
       </c>
       <c r="G51" s="1">
         <v>34.71</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>121</v>
       </c>
       <c r="B52" t="s">
         <v>122</v>
       </c>
       <c r="C52" t="s">
         <v>20</v>
       </c>
       <c r="D52" t="s">
         <v>21</v>
       </c>
       <c r="E52">
@@ -2404,1044 +2407,1065 @@
       </c>
       <c r="E58">
         <v>56</v>
       </c>
       <c r="F58" s="1">
         <v>65.0</v>
       </c>
       <c r="G58" s="1">
         <v>53.72</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>135</v>
       </c>
       <c r="B59" t="s">
         <v>136</v>
       </c>
       <c r="C59" t="s">
         <v>20</v>
       </c>
       <c r="D59" t="s">
         <v>21</v>
       </c>
       <c r="E59">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F59" s="1">
-        <v>42.0</v>
+        <v>95.0</v>
       </c>
       <c r="G59" s="1">
-        <v>34.71</v>
+        <v>78.51</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>137</v>
       </c>
       <c r="B60" t="s">
         <v>138</v>
       </c>
       <c r="C60" t="s">
         <v>20</v>
       </c>
       <c r="D60" t="s">
         <v>21</v>
       </c>
       <c r="E60">
         <v>12</v>
       </c>
       <c r="F60" s="1">
-        <v>95.0</v>
+        <v>180.0</v>
       </c>
       <c r="G60" s="1">
-        <v>78.51</v>
+        <v>148.76</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>139</v>
       </c>
       <c r="B61" t="s">
         <v>140</v>
       </c>
       <c r="C61" t="s">
         <v>20</v>
       </c>
       <c r="D61" t="s">
         <v>21</v>
       </c>
       <c r="E61">
         <v>12</v>
       </c>
       <c r="F61" s="1">
-        <v>180.0</v>
+        <v>105.0</v>
       </c>
       <c r="G61" s="1">
-        <v>148.76</v>
+        <v>86.78</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>141</v>
       </c>
       <c r="B62" t="s">
         <v>142</v>
       </c>
       <c r="C62" t="s">
         <v>20</v>
       </c>
       <c r="D62" t="s">
         <v>21</v>
       </c>
       <c r="E62">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F62" s="1">
-        <v>61.0</v>
+        <v>315.0</v>
       </c>
       <c r="G62" s="1">
-        <v>50.41</v>
+        <v>260.33</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>143</v>
       </c>
       <c r="B63" t="s">
         <v>144</v>
       </c>
       <c r="C63" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E63">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F63" s="1">
-        <v>105.0</v>
+        <v>390.0</v>
       </c>
       <c r="G63" s="1">
-        <v>86.78</v>
+        <v>322.31</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>145</v>
       </c>
       <c r="B64" t="s">
         <v>146</v>
       </c>
       <c r="C64" t="s">
         <v>20</v>
       </c>
       <c r="D64" t="s">
         <v>21</v>
       </c>
       <c r="E64">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="F64" s="1">
-        <v>315.0</v>
+        <v>70.0</v>
       </c>
       <c r="G64" s="1">
-        <v>260.33</v>
+        <v>57.85</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>147</v>
       </c>
       <c r="B65" t="s">
         <v>148</v>
       </c>
       <c r="C65" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D65" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E65">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F65" s="1">
-        <v>390.0</v>
+        <v>105.0</v>
       </c>
       <c r="G65" s="1">
-        <v>322.31</v>
+        <v>86.78</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>149</v>
       </c>
       <c r="B66" t="s">
         <v>150</v>
       </c>
       <c r="C66" t="s">
         <v>20</v>
       </c>
       <c r="D66" t="s">
         <v>21</v>
       </c>
       <c r="E66">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="F66" s="1">
-        <v>70.0</v>
+        <v>170.0</v>
       </c>
       <c r="G66" s="1">
-        <v>57.85</v>
+        <v>140.5</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>151</v>
       </c>
       <c r="B67" t="s">
         <v>152</v>
       </c>
       <c r="C67" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D67" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E67">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F67" s="1">
-        <v>105.0</v>
+        <v>200.0</v>
       </c>
       <c r="G67" s="1">
-        <v>86.78</v>
+        <v>165.29</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>153</v>
       </c>
       <c r="B68" t="s">
         <v>154</v>
       </c>
       <c r="C68" t="s">
         <v>20</v>
       </c>
       <c r="D68" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E68">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F68" s="1">
-        <v>170.0</v>
+        <v>25.0</v>
       </c>
       <c r="G68" s="1">
-        <v>140.5</v>
+        <v>20.66</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>155</v>
       </c>
       <c r="B69" t="s">
         <v>156</v>
       </c>
       <c r="C69" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D69" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="E69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F69" s="1">
-        <v>200.0</v>
+        <v>35.0</v>
       </c>
       <c r="G69" s="1">
-        <v>165.29</v>
+        <v>28.93</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>157</v>
       </c>
       <c r="B70" t="s">
         <v>158</v>
       </c>
       <c r="C70" t="s">
         <v>20</v>
       </c>
       <c r="D70" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E70">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F70" s="1">
-        <v>25.0</v>
+        <v>55.0</v>
       </c>
       <c r="G70" s="1">
-        <v>20.66</v>
+        <v>45.45</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>159</v>
       </c>
       <c r="B71" t="s">
         <v>160</v>
       </c>
       <c r="C71" t="s">
         <v>20</v>
       </c>
       <c r="D71" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E71">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F71" s="1">
-        <v>35.0</v>
+        <v>54.0</v>
       </c>
       <c r="G71" s="1">
-        <v>28.93</v>
+        <v>44.63</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>161</v>
       </c>
       <c r="B72" t="s">
         <v>162</v>
       </c>
       <c r="C72" t="s">
         <v>20</v>
       </c>
       <c r="D72" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E72">
         <v>2</v>
       </c>
       <c r="F72" s="1">
-        <v>55.0</v>
+        <v>79.0</v>
       </c>
       <c r="G72" s="1">
-        <v>45.45</v>
+        <v>65.29</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>163</v>
       </c>
       <c r="B73" t="s">
         <v>164</v>
       </c>
       <c r="C73" t="s">
         <v>20</v>
       </c>
       <c r="D73" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E73">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F73" s="1">
-        <v>54.0</v>
+        <v>67.0</v>
       </c>
       <c r="G73" s="1">
-        <v>44.63</v>
+        <v>55.37</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>165</v>
       </c>
       <c r="B74" t="s">
         <v>166</v>
       </c>
       <c r="C74" t="s">
         <v>20</v>
       </c>
       <c r="D74" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E74">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F74" s="1">
-        <v>79.0</v>
+        <v>39.0</v>
       </c>
       <c r="G74" s="1">
-        <v>65.29</v>
+        <v>32.23</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>167</v>
       </c>
       <c r="B75" t="s">
         <v>168</v>
       </c>
       <c r="C75" t="s">
         <v>20</v>
       </c>
       <c r="D75" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E75">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F75" s="1">
-        <v>67.0</v>
+        <v>44.0</v>
       </c>
       <c r="G75" s="1">
-        <v>55.37</v>
+        <v>36.36</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
         <v>169</v>
       </c>
       <c r="B76" t="s">
         <v>170</v>
       </c>
       <c r="C76" t="s">
         <v>20</v>
       </c>
       <c r="D76" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E76">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F76" s="1">
         <v>39.0</v>
       </c>
       <c r="G76" s="1">
         <v>32.23</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>171</v>
       </c>
       <c r="B77" t="s">
         <v>172</v>
       </c>
       <c r="C77" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>102</v>
+        <v>173</v>
       </c>
       <c r="E77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F77" s="1">
-        <v>44.0</v>
+        <v>380.0</v>
       </c>
       <c r="G77" s="1">
-        <v>36.36</v>
+        <v>314.05</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B78" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C78" t="s">
         <v>20</v>
       </c>
       <c r="D78" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="E78">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F78" s="1">
-        <v>39.0</v>
+        <v>25.0</v>
       </c>
       <c r="G78" s="1">
-        <v>32.23</v>
+        <v>20.66</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B79" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C79" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="D79" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
       <c r="F79" s="1">
-        <v>380.0</v>
+        <v>230.0</v>
       </c>
       <c r="G79" s="1">
-        <v>314.05</v>
+        <v>190.08</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B80" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C80" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>21</v>
+        <v>182</v>
       </c>
       <c r="E80">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F80" s="1">
-        <v>25.0</v>
+        <v>219.0</v>
       </c>
       <c r="G80" s="1">
-        <v>20.66</v>
+        <v>180.99</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B81" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C81" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>21</v>
+        <v>182</v>
       </c>
       <c r="E81">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F81" s="1">
-        <v>49.0</v>
+        <v>36.0</v>
       </c>
       <c r="G81" s="1">
-        <v>40.5</v>
+        <v>29.75</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B82" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C82" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>21</v>
+        <v>173</v>
       </c>
       <c r="E82">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F82" s="1">
-        <v>72.0</v>
+        <v>665.0</v>
       </c>
       <c r="G82" s="1">
-        <v>59.5</v>
+        <v>549.59</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="B83" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C83" t="s">
-        <v>186</v>
+        <v>13</v>
       </c>
       <c r="D83" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="E83">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F83" s="1">
-        <v>230.0</v>
+        <v>170.0</v>
       </c>
       <c r="G83" s="1">
-        <v>190.08</v>
+        <v>140.5</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B84" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C84" t="s">
         <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>190</v>
+        <v>173</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
       <c r="F84" s="1">
-        <v>219.0</v>
+        <v>80.0</v>
       </c>
       <c r="G84" s="1">
-        <v>180.99</v>
+        <v>66.12</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
         <v>191</v>
       </c>
       <c r="B85" t="s">
         <v>192</v>
       </c>
       <c r="C85" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D85" t="s">
-        <v>190</v>
+        <v>100</v>
       </c>
       <c r="E85">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F85" s="1">
-        <v>36.0</v>
+        <v>60.0</v>
       </c>
       <c r="G85" s="1">
-        <v>29.75</v>
+        <v>49.59</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>193</v>
       </c>
       <c r="B86" t="s">
         <v>194</v>
       </c>
       <c r="C86" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D86" t="s">
-        <v>177</v>
+        <v>21</v>
       </c>
       <c r="E86">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="F86" s="1">
-        <v>665.0</v>
+        <v>70.0</v>
       </c>
       <c r="G86" s="1">
-        <v>549.59</v>
+        <v>57.85</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>195</v>
       </c>
       <c r="B87" t="s">
         <v>196</v>
       </c>
       <c r="C87" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D87" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E87">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F87" s="1">
-        <v>650.0</v>
+        <v>105.0</v>
       </c>
       <c r="G87" s="1">
-        <v>537.19</v>
+        <v>86.78</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>197</v>
       </c>
       <c r="B88" t="s">
         <v>198</v>
       </c>
       <c r="C88" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D88" t="s">
-        <v>177</v>
+        <v>21</v>
       </c>
       <c r="E88">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F88" s="1">
-        <v>170.0</v>
+        <v>135.0</v>
       </c>
       <c r="G88" s="1">
-        <v>140.5</v>
+        <v>111.57</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
         <v>199</v>
       </c>
       <c r="B89" t="s">
         <v>200</v>
       </c>
       <c r="C89" t="s">
+        <v>20</v>
+      </c>
+      <c r="D89" t="s">
+        <v>21</v>
+      </c>
+      <c r="E89">
         <v>13</v>
       </c>
-      <c r="D89" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F89" s="1">
-        <v>80.0</v>
+        <v>170.0</v>
       </c>
       <c r="G89" s="1">
-        <v>66.12</v>
+        <v>140.5</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>201</v>
       </c>
       <c r="B90" t="s">
         <v>202</v>
       </c>
       <c r="C90" t="s">
         <v>20</v>
       </c>
       <c r="D90" t="s">
         <v>21</v>
       </c>
       <c r="E90">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="F90" s="1">
-        <v>70.0</v>
+        <v>230.0</v>
       </c>
       <c r="G90" s="1">
-        <v>57.85</v>
+        <v>190.08</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>203</v>
       </c>
       <c r="B91" t="s">
         <v>204</v>
       </c>
       <c r="C91" t="s">
         <v>20</v>
       </c>
       <c r="D91" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E91">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F91" s="1">
-        <v>105.0</v>
+        <v>22.0</v>
       </c>
       <c r="G91" s="1">
-        <v>86.78</v>
+        <v>18.18</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>205</v>
       </c>
       <c r="B92" t="s">
         <v>206</v>
       </c>
       <c r="C92" t="s">
         <v>20</v>
       </c>
       <c r="D92" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E92">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F92" s="1">
-        <v>135.0</v>
+        <v>37.0</v>
       </c>
       <c r="G92" s="1">
-        <v>111.57</v>
+        <v>30.58</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>207</v>
       </c>
       <c r="B93" t="s">
         <v>208</v>
       </c>
       <c r="C93" t="s">
         <v>20</v>
       </c>
       <c r="D93" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E93">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="F93" s="1">
-        <v>170.0</v>
+        <v>25.0</v>
       </c>
       <c r="G93" s="1">
-        <v>140.5</v>
+        <v>20.66</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
         <v>209</v>
       </c>
       <c r="B94" t="s">
         <v>210</v>
       </c>
       <c r="C94" t="s">
         <v>20</v>
       </c>
       <c r="D94" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E94">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F94" s="1">
-        <v>230.0</v>
+        <v>35.0</v>
       </c>
       <c r="G94" s="1">
-        <v>190.08</v>
+        <v>28.93</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
         <v>211</v>
       </c>
       <c r="B95" t="s">
         <v>212</v>
       </c>
       <c r="C95" t="s">
         <v>20</v>
       </c>
       <c r="D95" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E95">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="F95" s="1">
-        <v>25.0</v>
+        <v>55.0</v>
       </c>
       <c r="G95" s="1">
-        <v>20.66</v>
+        <v>45.45</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
         <v>213</v>
       </c>
       <c r="B96" t="s">
         <v>214</v>
       </c>
       <c r="C96" t="s">
         <v>20</v>
       </c>
       <c r="D96" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E96">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F96" s="1">
-        <v>35.0</v>
+        <v>55.0</v>
       </c>
       <c r="G96" s="1">
-        <v>28.93</v>
+        <v>45.45</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>215</v>
       </c>
       <c r="B97" t="s">
         <v>216</v>
       </c>
       <c r="C97" t="s">
         <v>20</v>
       </c>
       <c r="D97" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E97">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F97" s="1">
-        <v>55.0</v>
+        <v>73.0</v>
       </c>
       <c r="G97" s="1">
-        <v>45.45</v>
+        <v>60.33</v>
       </c>
     </row>
     <row r="98" spans="1:7">
-      <c r="A98" t="s">
+      <c r="A98"/>
+      <c r="B98" t="s">
         <v>217</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" t="s">
         <v>20</v>
       </c>
       <c r="D98" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E98">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F98" s="1">
-        <v>55.0</v>
+        <v>95.0</v>
       </c>
       <c r="G98" s="1">
-        <v>45.45</v>
+        <v>78.51</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
+        <v>218</v>
+      </c>
+      <c r="B99" t="s">
         <v>219</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
+        <v>20</v>
+      </c>
+      <c r="D99" t="s">
+        <v>100</v>
+      </c>
+      <c r="E99">
+        <v>6</v>
+      </c>
+      <c r="F99" s="1">
+        <v>39.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>32.23</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" t="s">
         <v>220</v>
       </c>
-      <c r="C99" t="s">
-[...16 lines deleted...]
-      <c r="A100"/>
       <c r="B100" t="s">
         <v>221</v>
       </c>
       <c r="C100" t="s">
         <v>20</v>
       </c>
       <c r="D100" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E100">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F100" s="1">
-        <v>95.0</v>
+        <v>39.0</v>
       </c>
       <c r="G100" s="1">
-        <v>78.51</v>
+        <v>32.23</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
         <v>222</v>
       </c>
       <c r="B101" t="s">
         <v>223</v>
       </c>
       <c r="C101" t="s">
         <v>20</v>
       </c>
       <c r="D101" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="E101">
         <v>6</v>
       </c>
       <c r="F101" s="1">
-        <v>39.0</v>
+        <v>119.0</v>
       </c>
       <c r="G101" s="1">
-        <v>32.23</v>
+        <v>98.35</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
         <v>224</v>
       </c>
       <c r="B102" t="s">
         <v>225</v>
       </c>
       <c r="C102" t="s">
         <v>20</v>
       </c>
       <c r="D102" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="E102">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="F102" s="1">
-        <v>39.0</v>
+        <v>25.0</v>
       </c>
       <c r="G102" s="1">
-        <v>32.23</v>
+        <v>20.66</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103"/>
+      <c r="B103" t="s">
+        <v>226</v>
+      </c>
+      <c r="C103" t="s">
+        <v>20</v>
+      </c>
+      <c r="D103" t="s">
+        <v>21</v>
+      </c>
+      <c r="E103">
+        <v>8</v>
+      </c>
+      <c r="F103" s="1">
+        <v>85.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>70.25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">