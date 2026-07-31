--- v3 (2026-06-15)
+++ v4 (2026-07-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Catalogue" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
   <si>
     <t>Image</t>
   </si>
   <si>
     <t>Nom du produit</t>
   </si>
   <si>
     <t>Catégorie</t>
   </si>
   <si>
     <t>Sous-catégorie</t>
   </si>
   <si>
     <t>Stock</t>
   </si>
   <si>
     <t>Prix TTC</t>
   </si>
   <si>
     <t>Prix HT</t>
   </si>
   <si>
     <t>962-small_default.jpg</t>
   </si>
   <si>
@@ -254,173 +254,155 @@
   <si>
     <t>1936-small_default.jpg</t>
   </si>
   <si>
     <t>Clos des Papes blanc 1996</t>
   </si>
   <si>
     <t>1934-small_default.jpg</t>
   </si>
   <si>
     <t>Clos des Papes blanc 2001</t>
   </si>
   <si>
     <t>1933-small_default.jpg</t>
   </si>
   <si>
     <t>Clos des Papes blanc 2002</t>
   </si>
   <si>
     <t>1932-small_default.jpg</t>
   </si>
   <si>
     <t>Clos des Papes blanc 2003</t>
   </si>
   <si>
-    <t>1931-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>1930-small_default.jpg</t>
   </si>
   <si>
     <t>Clos des Papes blanc 2008</t>
   </si>
   <si>
     <t>1964-small_default.jpg</t>
   </si>
   <si>
     <t>Roblot Marchand Chambolle Musigny 2020</t>
   </si>
   <si>
     <t>1967-small_default.jpg</t>
   </si>
   <si>
     <t>Bruno Clavelier Vosne-Romanée Les Hautes de Beaux Monts 2001</t>
   </si>
   <si>
     <t>1973-small_default.jpg</t>
   </si>
   <si>
     <t>Henri Bonneau CDP 2013</t>
   </si>
   <si>
     <t>1999-small_default.jpg</t>
   </si>
   <si>
     <t>Bertagna Clos Saint Denis Grand Cru 2019</t>
   </si>
   <si>
     <t>2032-small_default.jpg</t>
   </si>
   <si>
     <t>Sylvain Cathiard Chambolle-Musigny Clos de l’Orme 2020</t>
   </si>
   <si>
     <t>2020-small_default.jpg</t>
   </si>
   <si>
     <t>Sylvain Cathiard Nuits St Georges 1er Cru Aux Murgers 2020</t>
   </si>
   <si>
     <t>2043-small_default.jpg</t>
   </si>
   <si>
     <t>Henri Bonneau CDP 2007</t>
   </si>
   <si>
-    <t>2105-small_default.jpg</t>
-[...2 lines deleted...]
-    <t>Boillot Jean-Marc Bourgogne blanc 2020</t>
+    <t>2046-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Armand Rousseau Chambertin 1996</t>
+  </si>
+  <si>
+    <t>2047-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Emmanuel Rouget Echezeaux 1996</t>
+  </si>
+  <si>
+    <t>2051-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Jaboulet Hermitage La Chapelle low level 1978</t>
+  </si>
+  <si>
+    <t>2052-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Domaine de la Romanée Conti Romanée Saint Vivant 1991</t>
+  </si>
+  <si>
+    <t>2102-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Rossignol Trapet Chapelle-Chambertin Grand Cru 2020</t>
+  </si>
+  <si>
+    <t>2098-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Rossignol Trapet Gevrey-Chambertin 1er Cru Petite Chapelle 2020</t>
+  </si>
+  <si>
+    <t>2099-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Rossignol Trapet Gevrey-Chambertin Aux Etelois 2020</t>
+  </si>
+  <si>
+    <t>2094-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Domaine Berthelemot  Chassagne Montrachet 1er Cru Abbaye de Morgeot 2021</t>
   </si>
   <si>
     <t>Côte de Beaune</t>
   </si>
   <si>
-    <t>2046-small_default.jpg</t>
-[...46 lines deleted...]
-  <si>
     <t>2093-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot  Corton-Charlemagne Grand Cru 2021</t>
   </si>
   <si>
-    <t>2091-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>2069-small_default.jpg</t>
   </si>
   <si>
     <t>Sylvain Cathiard MAGNUM Vosne-Romanée 1er Cru Aux Malconsorts 1993</t>
   </si>
   <si>
     <t>2065-small_default.jpg</t>
   </si>
   <si>
     <t>Dugat-Py Gevrey-Chambertin Coeur de Roy DL 1997</t>
   </si>
   <si>
     <t>2064-small_default.jpg</t>
   </si>
   <si>
     <t>Hubert Lignier Morey-Saint-Denis 1er Cru VV 1997</t>
   </si>
   <si>
     <t>2060-small_default.jpg</t>
   </si>
   <si>
     <t>Hubert Lignier Clos de la Roche Grand Cru 1997</t>
   </si>
   <si>
     <t>2062-small_default.jpg</t>
@@ -479,113 +461,95 @@
   <si>
     <t>2248-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Chambolle-Musigny 1er cru 2022</t>
   </si>
   <si>
     <t>2245-small_default.jpg</t>
   </si>
   <si>
     <t>Laurent Roumier Clos-Vougeot Grand Cru 2022</t>
   </si>
   <si>
     <t>2229-small_default.jpg</t>
   </si>
   <si>
     <t>Chateau des Tours Vacqueyras Reserve 2001</t>
   </si>
   <si>
     <t>2223-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Bourgogne Les Parties blanc 2022</t>
   </si>
   <si>
-    <t>2222-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>2221-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Meursault les Tillets blanc 2022</t>
   </si>
   <si>
     <t>2220-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot  Puligny-Montrachet Les Levrons blanc 2022</t>
   </si>
   <si>
     <t>2219-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot  Puligny-Montrachet 1er Cru Folatières  2022</t>
   </si>
   <si>
     <t>2218-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot  Chassagne Montrachet 1er Cru Abbaye de Morgeot blanc 2022</t>
   </si>
   <si>
     <t>2217-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Pommard 2022</t>
   </si>
   <si>
-    <t>2216-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>2211-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Volnay 2022</t>
   </si>
   <si>
     <t>2239-small_default.jpg</t>
   </si>
   <si>
     <t>Château Mouton Rothschild 1987</t>
   </si>
   <si>
     <t>Pauillac</t>
   </si>
   <si>
-    <t>2270-small_default.jpg</t>
-[...4 lines deleted...]
-  <si>
     <t>2262-small_default.jpg</t>
   </si>
   <si>
     <t>Clos Rougeard 2007</t>
   </si>
   <si>
     <t>Loire</t>
   </si>
   <si>
     <t>Anjou Saumur</t>
   </si>
   <si>
     <t>2260-small_default.jpg</t>
   </si>
   <si>
     <t>OWC6 Château Guiraud 2003</t>
   </si>
   <si>
     <t>Sauternais</t>
   </si>
   <si>
     <t>2259-small_default.jpg</t>
   </si>
   <si>
     <t>Château Guiraud 2003</t>
@@ -686,57 +650,111 @@
   <si>
     <t>Domaine Berthelemot  Chassagne Montrachet 1er Cru Abbaye de Morgeot blanc 2023</t>
   </si>
   <si>
     <t>Domaine Berthelemot Beaune 1er Cru Clos des Mouches blanc 2023</t>
   </si>
   <si>
     <t>2331-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Volnay 2023</t>
   </si>
   <si>
     <t>2332-small_default.jpg</t>
   </si>
   <si>
     <t>Domaine Berthelemot Pommard 2023</t>
   </si>
   <si>
     <t>2333-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Gevrey-Chambertin 1er Cru aux Cherbaudes 2022</t>
   </si>
   <si>
+    <t>2334-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Charvin CDR rouge 2024</t>
+  </si>
+  <si>
     <t>2335-small_default.jpg</t>
   </si>
   <si>
     <t>Rossignol Trapet Bourgogne 2023</t>
   </si>
   <si>
     <t>Rossignol Trapet Gevrey-Chambertin Aux Etelois 2023</t>
+  </si>
+  <si>
+    <t>2337-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Rossignol Trapet Gevrey-Chambertin VV 2023</t>
+  </si>
+  <si>
+    <t>2339-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Bertagna Hautes Côtes de Nuits Rouge les Dames Huguettes 2022</t>
+  </si>
+  <si>
+    <t>2340-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Bertagna Bourgogne Les Croix Blanches Chardonnay 2022</t>
+  </si>
+  <si>
+    <t>2341-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Bertagna Bourgogne Hautes Côtes de Nuits blanc 2022</t>
+  </si>
+  <si>
+    <t>Bertagna Vougeot 1er Cru les Cras Blanc 2022</t>
+  </si>
+  <si>
+    <t>Bertagna Vougeot 1er Cru les Cras Blanc 2021</t>
+  </si>
+  <si>
+    <t>2343-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Bertagna Vosne Romanée 1er Cru  Les Beaux Monts 2022</t>
+  </si>
+  <si>
+    <t>2344-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Bertagna Vougeot 1er Cru  Clos de la Perrière 2022</t>
+  </si>
+  <si>
+    <t>2345-small_default.jpg</t>
+  </si>
+  <si>
+    <t>Bertagna Clos Saint Denis Grand Cru 2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1042,54 +1060,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G103"/>
+  <dimension ref="A1:G107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G103" sqref="G103"/>
+      <selection activeCell="G107" sqref="G107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="93" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1352,54 +1370,54 @@
       </c>
       <c r="F12" s="1">
         <v>350.0</v>
       </c>
       <c r="G12" s="1">
         <v>289.26</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>40</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13" s="1">
-        <v>120.0</v>
+        <v>140.0</v>
       </c>
       <c r="G13" s="1">
-        <v>99.17</v>
+        <v>115.7</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
       <c r="E14">
         <v>29</v>
       </c>
       <c r="F14" s="1">
         <v>25.0</v>
       </c>
       <c r="G14" s="1">
         <v>20.66</v>
       </c>
     </row>
@@ -1556,51 +1574,51 @@
       </c>
       <c r="E21">
         <v>2</v>
       </c>
       <c r="F21" s="1">
         <v>105.0</v>
       </c>
       <c r="G21" s="1">
         <v>86.78</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>60</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" t="s">
         <v>21</v>
       </c>
       <c r="E22">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F22" s="1">
         <v>131.75</v>
       </c>
       <c r="G22" s="1">
         <v>108.88</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>62</v>
       </c>
       <c r="B23" t="s">
         <v>63</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" t="s">
         <v>21</v>
       </c>
       <c r="E23">
         <v>17</v>
       </c>
       <c r="F23" s="1">
@@ -1786,1686 +1804,1774 @@
       </c>
       <c r="E31">
         <v>1</v>
       </c>
       <c r="F31" s="1">
         <v>75.0</v>
       </c>
       <c r="G31" s="1">
         <v>61.98</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>80</v>
       </c>
       <c r="B32" t="s">
         <v>81</v>
       </c>
       <c r="C32" t="s">
         <v>26</v>
       </c>
       <c r="D32" t="s">
         <v>43</v>
       </c>
       <c r="E32">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F32" s="1">
-        <v>63.0</v>
+        <v>84.7</v>
       </c>
       <c r="G32" s="1">
-        <v>52.07</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>82</v>
       </c>
       <c r="B33" t="s">
         <v>83</v>
       </c>
       <c r="C33" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D33" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E33">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F33" s="1">
-        <v>84.7</v>
+        <v>37.0</v>
       </c>
       <c r="G33" s="1">
-        <v>70.0</v>
+        <v>30.58</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>84</v>
       </c>
       <c r="B34" t="s">
         <v>85</v>
       </c>
       <c r="C34" t="s">
         <v>20</v>
       </c>
       <c r="D34" t="s">
         <v>21</v>
       </c>
       <c r="E34">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F34" s="1">
-        <v>37.0</v>
+        <v>90.0</v>
       </c>
       <c r="G34" s="1">
-        <v>30.58</v>
+        <v>74.38</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>86</v>
       </c>
       <c r="B35" t="s">
         <v>87</v>
       </c>
       <c r="C35" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D35" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E35">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F35" s="1">
-        <v>90.0</v>
+        <v>135.0</v>
       </c>
       <c r="G35" s="1">
-        <v>74.38</v>
+        <v>111.57</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>88</v>
       </c>
       <c r="B36" t="s">
         <v>89</v>
       </c>
       <c r="C36" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D36" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E36">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F36" s="1">
-        <v>135.0</v>
+        <v>155.0</v>
       </c>
       <c r="G36" s="1">
-        <v>111.57</v>
+        <v>128.1</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>90</v>
       </c>
       <c r="B37" t="s">
         <v>91</v>
       </c>
       <c r="C37" t="s">
         <v>20</v>
       </c>
       <c r="D37" t="s">
         <v>21</v>
       </c>
       <c r="E37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F37" s="1">
-        <v>131.75</v>
+        <v>430.0</v>
       </c>
       <c r="G37" s="1">
-        <v>108.88</v>
+        <v>355.37</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>92</v>
       </c>
       <c r="B38" t="s">
         <v>93</v>
       </c>
       <c r="C38" t="s">
         <v>20</v>
       </c>
       <c r="D38" t="s">
         <v>21</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38" s="1">
-        <v>430.0</v>
+        <v>490.0</v>
       </c>
       <c r="G38" s="1">
-        <v>355.37</v>
+        <v>404.96</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>94</v>
       </c>
       <c r="B39" t="s">
         <v>95</v>
       </c>
       <c r="C39" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D39" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E39">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F39" s="1">
-        <v>490.0</v>
+        <v>180.0</v>
       </c>
       <c r="G39" s="1">
-        <v>404.96</v>
+        <v>148.76</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>96</v>
       </c>
       <c r="B40" t="s">
         <v>97</v>
       </c>
       <c r="C40" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D40" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E40">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F40" s="1">
-        <v>180.0</v>
+        <v>3100.0</v>
       </c>
       <c r="G40" s="1">
-        <v>148.76</v>
+        <v>2561.98</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>98</v>
       </c>
       <c r="B41" t="s">
         <v>99</v>
       </c>
       <c r="C41" t="s">
         <v>20</v>
       </c>
       <c r="D41" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="E41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F41" s="1">
-        <v>21.5</v>
+        <v>1400.0</v>
       </c>
       <c r="G41" s="1">
-        <v>17.77</v>
+        <v>1157.02</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
+        <v>100</v>
+      </c>
+      <c r="B42" t="s">
         <v>101</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D42" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E42">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F42" s="1">
-        <v>3100.0</v>
+        <v>600.0</v>
       </c>
       <c r="G42" s="1">
-        <v>2561.98</v>
+        <v>495.87</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
+        <v>102</v>
+      </c>
+      <c r="B43" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C43" t="s">
         <v>20</v>
       </c>
       <c r="D43" t="s">
         <v>21</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43" s="1">
-        <v>1400.0</v>
+        <v>2900.0</v>
       </c>
       <c r="G43" s="1">
-        <v>1157.02</v>
+        <v>2396.69</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
+        <v>104</v>
+      </c>
+      <c r="B44" t="s">
         <v>105</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D44" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E44">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F44" s="1">
-        <v>600.0</v>
+        <v>160.0</v>
       </c>
       <c r="G44" s="1">
-        <v>495.87</v>
+        <v>132.23</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
+        <v>106</v>
+      </c>
+      <c r="B45" t="s">
         <v>107</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="s">
         <v>20</v>
       </c>
       <c r="D45" t="s">
         <v>21</v>
       </c>
       <c r="E45">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F45" s="1">
-        <v>2900.0</v>
+        <v>105.0</v>
       </c>
       <c r="G45" s="1">
-        <v>2396.69</v>
+        <v>86.78</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
+        <v>108</v>
+      </c>
+      <c r="B46" t="s">
         <v>109</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
         <v>20</v>
       </c>
       <c r="D46" t="s">
         <v>21</v>
       </c>
       <c r="E46">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F46" s="1">
-        <v>160.0</v>
+        <v>85.0</v>
       </c>
       <c r="G46" s="1">
-        <v>132.23</v>
+        <v>70.25</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
+        <v>110</v>
+      </c>
+      <c r="B47" t="s">
         <v>111</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47" t="s">
         <v>112</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F47" s="1">
-        <v>105.0</v>
+        <v>65.0</v>
       </c>
       <c r="G47" s="1">
-        <v>86.78</v>
+        <v>53.72</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>113</v>
       </c>
       <c r="B48" t="s">
         <v>114</v>
       </c>
       <c r="C48" t="s">
         <v>20</v>
       </c>
       <c r="D48" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="E48">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F48" s="1">
-        <v>85.0</v>
+        <v>125.0</v>
       </c>
       <c r="G48" s="1">
-        <v>70.25</v>
+        <v>103.31</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>115</v>
       </c>
       <c r="B49" t="s">
         <v>116</v>
       </c>
       <c r="C49" t="s">
         <v>20</v>
       </c>
       <c r="D49" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="E49">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F49" s="1">
-        <v>65.0</v>
+        <v>1700.0</v>
       </c>
       <c r="G49" s="1">
-        <v>53.72</v>
+        <v>1404.96</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>117</v>
       </c>
       <c r="B50" t="s">
         <v>118</v>
       </c>
       <c r="C50" t="s">
         <v>20</v>
       </c>
       <c r="D50" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="E50">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F50" s="1">
-        <v>125.0</v>
+        <v>135.0</v>
       </c>
       <c r="G50" s="1">
-        <v>103.31</v>
+        <v>111.57</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>119</v>
       </c>
       <c r="B51" t="s">
         <v>120</v>
       </c>
       <c r="C51" t="s">
         <v>20</v>
       </c>
       <c r="D51" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F51" s="1">
-        <v>42.0</v>
+        <v>300.0</v>
       </c>
       <c r="G51" s="1">
-        <v>34.71</v>
+        <v>247.93</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>121</v>
       </c>
       <c r="B52" t="s">
         <v>122</v>
       </c>
       <c r="C52" t="s">
         <v>20</v>
       </c>
       <c r="D52" t="s">
         <v>21</v>
       </c>
       <c r="E52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F52" s="1">
-        <v>1700.0</v>
+        <v>800.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1404.96</v>
+        <v>661.16</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>123</v>
       </c>
       <c r="B53" t="s">
         <v>124</v>
       </c>
       <c r="C53" t="s">
         <v>20</v>
       </c>
       <c r="D53" t="s">
         <v>21</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F53" s="1">
-        <v>135.0</v>
+        <v>297.5</v>
       </c>
       <c r="G53" s="1">
-        <v>111.57</v>
+        <v>245.87</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>125</v>
       </c>
       <c r="B54" t="s">
         <v>126</v>
       </c>
       <c r="C54" t="s">
         <v>20</v>
       </c>
       <c r="D54" t="s">
         <v>21</v>
       </c>
       <c r="E54">
         <v>6</v>
       </c>
       <c r="F54" s="1">
-        <v>300.0</v>
+        <v>240.0</v>
       </c>
       <c r="G54" s="1">
-        <v>247.93</v>
+        <v>198.35</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>127</v>
       </c>
       <c r="B55" t="s">
         <v>128</v>
       </c>
       <c r="C55" t="s">
         <v>20</v>
       </c>
       <c r="D55" t="s">
         <v>21</v>
       </c>
       <c r="E55">
-        <v>2</v>
+        <v>56</v>
       </c>
       <c r="F55" s="1">
-        <v>800.0</v>
+        <v>65.0</v>
       </c>
       <c r="G55" s="1">
-        <v>661.16</v>
+        <v>53.72</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>129</v>
       </c>
       <c r="B56" t="s">
         <v>130</v>
       </c>
       <c r="C56" t="s">
         <v>20</v>
       </c>
       <c r="D56" t="s">
         <v>21</v>
       </c>
       <c r="E56">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F56" s="1">
-        <v>297.5</v>
+        <v>95.0</v>
       </c>
       <c r="G56" s="1">
-        <v>245.87</v>
+        <v>78.51</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>131</v>
       </c>
       <c r="B57" t="s">
         <v>132</v>
       </c>
       <c r="C57" t="s">
         <v>20</v>
       </c>
       <c r="D57" t="s">
         <v>21</v>
       </c>
       <c r="E57">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F57" s="1">
-        <v>240.0</v>
+        <v>180.0</v>
       </c>
       <c r="G57" s="1">
-        <v>198.35</v>
+        <v>148.76</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>133</v>
       </c>
       <c r="B58" t="s">
         <v>134</v>
       </c>
       <c r="C58" t="s">
         <v>20</v>
       </c>
       <c r="D58" t="s">
         <v>21</v>
       </c>
       <c r="E58">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="F58" s="1">
-        <v>65.0</v>
+        <v>105.0</v>
       </c>
       <c r="G58" s="1">
-        <v>53.72</v>
+        <v>86.78</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>135</v>
       </c>
       <c r="B59" t="s">
         <v>136</v>
       </c>
       <c r="C59" t="s">
         <v>20</v>
       </c>
       <c r="D59" t="s">
         <v>21</v>
       </c>
       <c r="E59">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F59" s="1">
-        <v>95.0</v>
+        <v>315.0</v>
       </c>
       <c r="G59" s="1">
-        <v>78.51</v>
+        <v>260.33</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>137</v>
       </c>
       <c r="B60" t="s">
         <v>138</v>
       </c>
       <c r="C60" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E60">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F60" s="1">
-        <v>180.0</v>
+        <v>390.0</v>
       </c>
       <c r="G60" s="1">
-        <v>148.76</v>
+        <v>322.31</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>139</v>
       </c>
       <c r="B61" t="s">
         <v>140</v>
       </c>
       <c r="C61" t="s">
         <v>20</v>
       </c>
       <c r="D61" t="s">
         <v>21</v>
       </c>
       <c r="E61">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F61" s="1">
-        <v>105.0</v>
+        <v>70.0</v>
       </c>
       <c r="G61" s="1">
-        <v>86.78</v>
+        <v>57.85</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>141</v>
       </c>
       <c r="B62" t="s">
         <v>142</v>
       </c>
       <c r="C62" t="s">
         <v>20</v>
       </c>
       <c r="D62" t="s">
         <v>21</v>
       </c>
       <c r="E62">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F62" s="1">
-        <v>315.0</v>
+        <v>105.0</v>
       </c>
       <c r="G62" s="1">
-        <v>260.33</v>
+        <v>86.78</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
         <v>143</v>
       </c>
       <c r="B63" t="s">
         <v>144</v>
       </c>
       <c r="C63" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D63" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E63">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F63" s="1">
-        <v>390.0</v>
+        <v>170.0</v>
       </c>
       <c r="G63" s="1">
-        <v>322.31</v>
+        <v>140.5</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>145</v>
       </c>
       <c r="B64" t="s">
         <v>146</v>
       </c>
       <c r="C64" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D64" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E64">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="F64" s="1">
-        <v>70.0</v>
+        <v>200.0</v>
       </c>
       <c r="G64" s="1">
-        <v>57.85</v>
+        <v>165.29</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>147</v>
       </c>
       <c r="B65" t="s">
         <v>148</v>
       </c>
       <c r="C65" t="s">
         <v>20</v>
       </c>
       <c r="D65" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="E65">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F65" s="1">
-        <v>105.0</v>
+        <v>25.0</v>
       </c>
       <c r="G65" s="1">
-        <v>86.78</v>
+        <v>20.66</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>149</v>
       </c>
       <c r="B66" t="s">
         <v>150</v>
       </c>
       <c r="C66" t="s">
         <v>20</v>
       </c>
       <c r="D66" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="E66">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F66" s="1">
-        <v>170.0</v>
+        <v>55.0</v>
       </c>
       <c r="G66" s="1">
-        <v>140.5</v>
+        <v>45.45</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>151</v>
       </c>
       <c r="B67" t="s">
         <v>152</v>
       </c>
       <c r="C67" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D67" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="E67">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F67" s="1">
-        <v>200.0</v>
+        <v>54.0</v>
       </c>
       <c r="G67" s="1">
-        <v>165.29</v>
+        <v>44.63</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>153</v>
       </c>
       <c r="B68" t="s">
         <v>154</v>
       </c>
       <c r="C68" t="s">
         <v>20</v>
       </c>
       <c r="D68" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E68">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F68" s="1">
-        <v>25.0</v>
+        <v>79.0</v>
       </c>
       <c r="G68" s="1">
-        <v>20.66</v>
+        <v>65.29</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>155</v>
       </c>
       <c r="B69" t="s">
         <v>156</v>
       </c>
       <c r="C69" t="s">
         <v>20</v>
       </c>
       <c r="D69" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E69">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F69" s="1">
-        <v>35.0</v>
+        <v>67.0</v>
       </c>
       <c r="G69" s="1">
-        <v>28.93</v>
+        <v>55.37</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>157</v>
       </c>
       <c r="B70" t="s">
         <v>158</v>
       </c>
       <c r="C70" t="s">
         <v>20</v>
       </c>
       <c r="D70" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E70">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F70" s="1">
-        <v>55.0</v>
+        <v>39.0</v>
       </c>
       <c r="G70" s="1">
-        <v>45.45</v>
+        <v>32.23</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>159</v>
       </c>
       <c r="B71" t="s">
         <v>160</v>
       </c>
       <c r="C71" t="s">
         <v>20</v>
       </c>
       <c r="D71" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E71">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F71" s="1">
-        <v>54.0</v>
+        <v>39.0</v>
       </c>
       <c r="G71" s="1">
-        <v>44.63</v>
+        <v>32.23</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>161</v>
       </c>
       <c r="B72" t="s">
         <v>162</v>
       </c>
       <c r="C72" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>100</v>
+        <v>163</v>
       </c>
       <c r="E72">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F72" s="1">
-        <v>79.0</v>
+        <v>380.0</v>
       </c>
       <c r="G72" s="1">
-        <v>65.29</v>
+        <v>314.05</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B73" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C73" t="s">
-        <v>20</v>
+        <v>166</v>
       </c>
       <c r="D73" t="s">
-        <v>100</v>
+        <v>167</v>
       </c>
       <c r="E73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F73" s="1">
-        <v>67.0</v>
+        <v>230.0</v>
       </c>
       <c r="G73" s="1">
-        <v>55.37</v>
+        <v>190.08</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B74" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C74" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>100</v>
+        <v>170</v>
       </c>
       <c r="E74">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F74" s="1">
-        <v>39.0</v>
+        <v>219.0</v>
       </c>
       <c r="G74" s="1">
-        <v>32.23</v>
+        <v>180.99</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B75" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C75" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D75" t="s">
-        <v>100</v>
+        <v>170</v>
       </c>
       <c r="E75">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F75" s="1">
-        <v>44.0</v>
+        <v>36.0</v>
       </c>
       <c r="G75" s="1">
-        <v>36.36</v>
+        <v>29.75</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B76" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C76" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>100</v>
+        <v>163</v>
       </c>
       <c r="E76">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F76" s="1">
-        <v>39.0</v>
+        <v>665.0</v>
       </c>
       <c r="G76" s="1">
-        <v>32.23</v>
+        <v>549.59</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B77" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C77" t="s">
         <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="E77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F77" s="1">
-        <v>380.0</v>
+        <v>170.0</v>
       </c>
       <c r="G77" s="1">
-        <v>314.05</v>
+        <v>140.5</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B78" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C78" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>21</v>
+        <v>163</v>
       </c>
       <c r="E78">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F78" s="1">
-        <v>25.0</v>
+        <v>80.0</v>
       </c>
       <c r="G78" s="1">
-        <v>20.66</v>
+        <v>66.12</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B79" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C79" t="s">
-        <v>178</v>
+        <v>20</v>
       </c>
       <c r="D79" t="s">
-        <v>179</v>
+        <v>112</v>
       </c>
       <c r="E79">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F79" s="1">
-        <v>230.0</v>
+        <v>60.0</v>
       </c>
       <c r="G79" s="1">
-        <v>190.08</v>
+        <v>49.59</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B80" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C80" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D80" t="s">
-        <v>182</v>
+        <v>21</v>
       </c>
       <c r="E80">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="F80" s="1">
-        <v>219.0</v>
+        <v>70.0</v>
       </c>
       <c r="G80" s="1">
-        <v>180.99</v>
+        <v>57.85</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
         <v>183</v>
       </c>
       <c r="B81" t="s">
         <v>184</v>
       </c>
       <c r="C81" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D81" t="s">
-        <v>182</v>
+        <v>21</v>
       </c>
       <c r="E81">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F81" s="1">
-        <v>36.0</v>
+        <v>105.0</v>
       </c>
       <c r="G81" s="1">
-        <v>29.75</v>
+        <v>86.78</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
         <v>185</v>
       </c>
       <c r="B82" t="s">
         <v>186</v>
       </c>
       <c r="C82" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D82" t="s">
-        <v>173</v>
+        <v>21</v>
       </c>
       <c r="E82">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F82" s="1">
-        <v>665.0</v>
+        <v>135.0</v>
       </c>
       <c r="G82" s="1">
-        <v>549.59</v>
+        <v>111.57</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
         <v>187</v>
       </c>
       <c r="B83" t="s">
         <v>188</v>
       </c>
       <c r="C83" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D83" t="s">
-        <v>173</v>
+        <v>21</v>
       </c>
       <c r="E83">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F83" s="1">
         <v>170.0</v>
       </c>
       <c r="G83" s="1">
         <v>140.5</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
         <v>189</v>
       </c>
       <c r="B84" t="s">
         <v>190</v>
       </c>
       <c r="C84" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D84" t="s">
-        <v>173</v>
+        <v>21</v>
       </c>
       <c r="E84">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F84" s="1">
-        <v>80.0</v>
+        <v>230.0</v>
       </c>
       <c r="G84" s="1">
-        <v>66.12</v>
+        <v>190.08</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
         <v>191</v>
       </c>
       <c r="B85" t="s">
         <v>192</v>
       </c>
       <c r="C85" t="s">
         <v>20</v>
       </c>
       <c r="D85" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E85">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="F85" s="1">
-        <v>60.0</v>
+        <v>22.0</v>
       </c>
       <c r="G85" s="1">
-        <v>49.59</v>
+        <v>18.18</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>193</v>
       </c>
       <c r="B86" t="s">
         <v>194</v>
       </c>
       <c r="C86" t="s">
         <v>20</v>
       </c>
       <c r="D86" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="E86">
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="F86" s="1">
-        <v>70.0</v>
+        <v>37.0</v>
       </c>
       <c r="G86" s="1">
-        <v>57.85</v>
+        <v>30.58</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>195</v>
       </c>
       <c r="B87" t="s">
         <v>196</v>
       </c>
       <c r="C87" t="s">
         <v>20</v>
       </c>
       <c r="D87" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="E87">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F87" s="1">
-        <v>105.0</v>
+        <v>25.0</v>
       </c>
       <c r="G87" s="1">
-        <v>86.78</v>
+        <v>20.66</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>197</v>
       </c>
       <c r="B88" t="s">
         <v>198</v>
       </c>
       <c r="C88" t="s">
         <v>20</v>
       </c>
       <c r="D88" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="E88">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="F88" s="1">
-        <v>135.0</v>
+        <v>35.0</v>
       </c>
       <c r="G88" s="1">
-        <v>111.57</v>
+        <v>28.93</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
         <v>199</v>
       </c>
       <c r="B89" t="s">
         <v>200</v>
       </c>
       <c r="C89" t="s">
         <v>20</v>
       </c>
       <c r="D89" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="E89">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="F89" s="1">
-        <v>170.0</v>
+        <v>55.0</v>
       </c>
       <c r="G89" s="1">
-        <v>140.5</v>
+        <v>45.45</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>201</v>
       </c>
       <c r="B90" t="s">
         <v>202</v>
       </c>
       <c r="C90" t="s">
         <v>20</v>
       </c>
       <c r="D90" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="E90">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F90" s="1">
-        <v>230.0</v>
+        <v>55.0</v>
       </c>
       <c r="G90" s="1">
-        <v>190.08</v>
+        <v>45.45</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>203</v>
       </c>
       <c r="B91" t="s">
         <v>204</v>
       </c>
       <c r="C91" t="s">
         <v>20</v>
       </c>
       <c r="D91" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E91">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="F91" s="1">
-        <v>22.0</v>
+        <v>73.0</v>
       </c>
       <c r="G91" s="1">
-        <v>18.18</v>
+        <v>60.33</v>
       </c>
     </row>
     <row r="92" spans="1:7">
-      <c r="A92" t="s">
+      <c r="A92"/>
+      <c r="B92" t="s">
         <v>205</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" t="s">
         <v>20</v>
       </c>
       <c r="D92" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E92">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F92" s="1">
-        <v>37.0</v>
+        <v>95.0</v>
       </c>
       <c r="G92" s="1">
-        <v>30.58</v>
+        <v>78.51</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
+        <v>206</v>
+      </c>
+      <c r="B93" t="s">
         <v>207</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" t="s">
         <v>20</v>
       </c>
       <c r="D93" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E93">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="F93" s="1">
-        <v>25.0</v>
+        <v>39.0</v>
       </c>
       <c r="G93" s="1">
-        <v>20.66</v>
+        <v>32.23</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
+        <v>208</v>
+      </c>
+      <c r="B94" t="s">
         <v>209</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" t="s">
         <v>20</v>
       </c>
       <c r="D94" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E94">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F94" s="1">
-        <v>35.0</v>
+        <v>39.0</v>
       </c>
       <c r="G94" s="1">
-        <v>28.93</v>
+        <v>32.23</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
+        <v>210</v>
+      </c>
+      <c r="B95" t="s">
         <v>211</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" t="s">
         <v>20</v>
       </c>
       <c r="D95" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="E95">
         <v>6</v>
       </c>
       <c r="F95" s="1">
-        <v>55.0</v>
+        <v>119.0</v>
       </c>
       <c r="G95" s="1">
-        <v>45.45</v>
+        <v>98.35</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
+        <v>212</v>
+      </c>
+      <c r="B96" t="s">
         <v>213</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D96" t="s">
-        <v>100</v>
+        <v>43</v>
       </c>
       <c r="E96">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F96" s="1">
-        <v>55.0</v>
+        <v>19.0</v>
       </c>
       <c r="G96" s="1">
-        <v>45.45</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
+        <v>214</v>
+      </c>
+      <c r="B97" t="s">
         <v>215</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" t="s">
         <v>20</v>
       </c>
       <c r="D97" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="E97">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="F97" s="1">
-        <v>73.0</v>
+        <v>25.0</v>
       </c>
       <c r="G97" s="1">
-        <v>60.33</v>
+        <v>20.66</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98"/>
       <c r="B98" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C98" t="s">
         <v>20</v>
       </c>
       <c r="D98" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="E98">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F98" s="1">
-        <v>95.0</v>
+        <v>85.0</v>
       </c>
       <c r="G98" s="1">
-        <v>78.51</v>
+        <v>70.25</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
+        <v>217</v>
+      </c>
+      <c r="B99" t="s">
         <v>218</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" t="s">
         <v>20</v>
       </c>
       <c r="D99" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="E99">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="F99" s="1">
-        <v>39.0</v>
+        <v>49.0</v>
       </c>
       <c r="G99" s="1">
-        <v>32.23</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
+        <v>219</v>
+      </c>
+      <c r="B100" t="s">
         <v>220</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" t="s">
         <v>20</v>
       </c>
       <c r="D100" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="E100">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F100" s="1">
-        <v>39.0</v>
+        <v>29.0</v>
       </c>
       <c r="G100" s="1">
-        <v>32.23</v>
+        <v>23.97</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
+        <v>221</v>
+      </c>
+      <c r="B101" t="s">
         <v>222</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" t="s">
         <v>20</v>
       </c>
       <c r="D101" t="s">
         <v>21</v>
       </c>
       <c r="E101">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F101" s="1">
-        <v>119.0</v>
+        <v>19.0</v>
       </c>
       <c r="G101" s="1">
-        <v>98.35</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
+        <v>223</v>
+      </c>
+      <c r="B102" t="s">
         <v>224</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" t="s">
         <v>20</v>
       </c>
       <c r="D102" t="s">
         <v>21</v>
       </c>
       <c r="E102">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="F102" s="1">
-        <v>25.0</v>
+        <v>23.0</v>
       </c>
       <c r="G102" s="1">
-        <v>20.66</v>
+        <v>19.01</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103"/>
       <c r="B103" t="s">
+        <v>225</v>
+      </c>
+      <c r="C103" t="s">
+        <v>20</v>
+      </c>
+      <c r="D103" t="s">
+        <v>21</v>
+      </c>
+      <c r="E103">
+        <v>1</v>
+      </c>
+      <c r="F103" s="1">
+        <v>89.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>73.55</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104"/>
+      <c r="B104" t="s">
         <v>226</v>
       </c>
-      <c r="C103" t="s">
-[...12 lines deleted...]
-        <v>70.25</v>
+      <c r="C104" t="s">
+        <v>20</v>
+      </c>
+      <c r="D104" t="s">
+        <v>21</v>
+      </c>
+      <c r="E104">
+        <v>2</v>
+      </c>
+      <c r="F104" s="1">
+        <v>89.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>73.55</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" t="s">
+        <v>227</v>
+      </c>
+      <c r="B105" t="s">
+        <v>228</v>
+      </c>
+      <c r="C105" t="s">
+        <v>20</v>
+      </c>
+      <c r="D105" t="s">
+        <v>21</v>
+      </c>
+      <c r="E105">
+        <v>6</v>
+      </c>
+      <c r="F105" s="1">
+        <v>75.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>61.98</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" t="s">
+        <v>229</v>
+      </c>
+      <c r="B106" t="s">
+        <v>230</v>
+      </c>
+      <c r="C106" t="s">
+        <v>20</v>
+      </c>
+      <c r="D106" t="s">
+        <v>21</v>
+      </c>
+      <c r="E106">
+        <v>6</v>
+      </c>
+      <c r="F106" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>61.16</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" t="s">
+        <v>231</v>
+      </c>
+      <c r="B107" t="s">
+        <v>232</v>
+      </c>
+      <c r="C107" t="s">
+        <v>20</v>
+      </c>
+      <c r="D107" t="s">
+        <v>21</v>
+      </c>
+      <c r="E107">
+        <v>3</v>
+      </c>
+      <c r="F107" s="1">
+        <v>155.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>128.1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">